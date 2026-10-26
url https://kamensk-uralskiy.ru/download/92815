--- v0 (2026-06-01)
+++ v1 (2026-10-26)
@@ -1,4834 +1,5635 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...109 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="60"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="10716"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B4B4D">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="3031" w:hRule="exact"/>
+        </w:trPr>
         <w:tblPrEx>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
+          <w:tblBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+            <w:insideV w:val="nil"/>
+            <w:insideH w:val="nil"/>
+          </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="5"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:position w:val="-61"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="3810000" cy="904875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1" name="Консультант Плюс"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId3">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3810000" cy="904875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="8335" w:hRule="exact"/>
+        </w:trPr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+            <w:insideV w:val="nil"/>
+            <w:insideH w:val="nil"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="5"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Решение Городской Думы г. Каменска-Уральского от 21.09.2011 N 397</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">(ред. от 22.07.2026)</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">"Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа"</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">(вместе с "Земельным налогом, налоговыми ставками, порядком и сроками уплаты налога, налоговыми льготами, основаниями и порядком их применения за земли, находящиеся в пределах границ Каменск-Уральского городского округа")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="3031" w:hRule="exact"/>
+        </w:trPr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+            <w:insideV w:val="nil"/>
+            <w:insideH w:val="nil"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="5"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Документ предоставлен </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId4" w:tooltip="Ссылка на КонсультантПлюс">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="28"/>
+                  <w:color w:val="0000ff"/>
+                  <w:b w:val="on"/>
+                </w:rPr>
+                <w:t xml:space="preserve">КонсультантПлюс</w:t>
+                <w:br/>
+                <w:br/>
+              </w:r>
+            </w:hyperlink>
+            <w:hyperlink w:history="0" r:id="rId5" w:tooltip="Ссылка на КонсультантПлюс">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="28"/>
+                  <w:color w:val="0000ff"/>
+                  <w:b w:val="on"/>
+                </w:rPr>
+                <w:t xml:space="preserve">www.consultant.ru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:br/>
+              <w:br/>
+              <w:t xml:space="preserve">Дата сохранения: 22.10.2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="841" w:right="595" w:bottom="841" w:left="595" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:outlineLvl w:val="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ГОРОДСКАЯ ДУМА ГОРОДА КАМЕНСКА-УРАЛЬСКОГО</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПЯТЫЙ СОЗЫВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РЕШЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от 21 сентября 2011 г. N 397</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ОБ УСТАНОВЛЕНИИ И ВВЕДЕНИИ В ДЕЙСТВИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЗЕМЕЛЬНОГО НАЛОГА НА ТЕРРИТОРИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">КАМЕНСК-УРАЛЬСКОГО ГОРОДСКОГО ОКРУГА</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:insideH w:val="nil"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...431 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. Решений Городской Думы г. Каменска-Уральского от 26.10.2011 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId8" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 26.10.2011 N 410 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 410</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 14.11.2012 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId9" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 14.11.2012 N 20 &quot;О внесении изменений в Приложение к Решению Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 20</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 20.02.2013 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId10" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 20.02.2013 N 84 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 84</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 23.10.2013 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId11" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 23.10.2013 N 207 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 207</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 26.11.2014 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId12" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 26.11.2014 N 364 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 364</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 25.11.2015 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId13" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 25.11.2015 N 508 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 508</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 16.12.2015 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId14" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 16.12.2015 N 516 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 516</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 16.11.2016 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId15" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 16.11.2016 N 38 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 38</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 27.12.2016 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId16" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 27.12.2016 N 67 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 67</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 26.04.2017 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId17" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 26.04.2017 N 129 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 129</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 22.11.2017 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId18" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 22.11.2017 N 274 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 274</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 10.10.2018 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId19" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 10.10.2018 N 407 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 407</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 20.02.2019 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId20" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 20.02.2019 N 454 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 454</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 13.11.2019 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId21" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 13.11.2019 N 615 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 615</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 22.04.2020 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId22" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 22.04.2020 N 662 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 662</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Решений Думы Каменск-Уральского городского округа от 25.11.2020 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId23" w:tooltip="Решение Думы Каменск-Уральского городского округа от 25.11.2020 N 766 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 766</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 16.02.2022 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId24" w:tooltip="Решение Думы Каменск-Уральского городского округа от 16.02.2022 N 59 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 59</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 20.07.2022 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId25" w:tooltip="Решение Думы Каменск-Уральского городского округа от 20.07.2022 N 122 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 122</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 19.07.2023 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId26" w:tooltip="Решение Думы Каменск-Уральского городского округа от 19.07.2023 N 264 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 264</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 16.10.2024 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId27" w:tooltip="Решение Думы Каменск-Уральского городского округа от 16.10.2024 N 411 &quot;О внесении изменений в Решение городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 411</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 24.09.2025 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId28" w:tooltip="Решение Думы Каменск-Уральского городского округа от 24.09.2025 N 555 &quot;О внесении изменений в Решение городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 555</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 19.11.2025 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId29" w:tooltip="Решение Думы Каменск-Уральского городского округа от 19.11.2025 N 574 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 574</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 22.07.2026 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId30" w:tooltip="Решение Думы Каменск-Уральского городского округа от 22.07.2026 N 676 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 676</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...3 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...12 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27">
+      <w:hyperlink w:history="0" r:id="rId31" w:tooltip="&quot;Налоговый кодекс Российской Федерации (часть вторая)&quot; от 05.08.2000 N 117-ФЗ (ред. от 04.08.2026) (с изм. и доп., вступ. в силу с 01.10.2026) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>главой 31</w:t>
+          <w:t xml:space="preserve">главой 31</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Налогового </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28">
+      <w:hyperlink w:history="0" r:id="rId32" w:tooltip="&quot;Налоговый кодекс Российской Федерации (часть первая)&quot; от 31.07.1998 N 146-ФЗ (ред. от 04.08.2026) (с изм. и доп., вступ. в силу с 01.10.2026) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>кодекса</w:t>
+          <w:t xml:space="preserve">кодекса</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Российской Федерации, Федеральным </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink w:history="0" r:id="rId33" w:tooltip="Федеральный закон от 20.03.2025 N 33-ФЗ (ред. от 09.04.2026) &quot;Об общих принципах организации местного самоуправления в единой системе публичной власти&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>законом</w:t>
+          <w:t xml:space="preserve">законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> от 20 марта 2025 года N 33-ФЗ "Об общих принципах организации местного самоуправления в единой системе публичной власти", </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30">
+      <w:hyperlink w:history="0" r:id="rId34" w:tooltip="Решение Каменск-Уральской городской Думы от 22.02.2006 N 148 (ред. от 15.01.2026) &quot;О принятии Устава муниципального образования город Каменск-Уральский&quot; (вместе с &quot;Уставом муниципального образования Каменск-Уральский городской округ Свердловской области&quot;) (Зарегистрировано в ГУ Минюста РФ по Уральскому федеральному округу 13.03.2006 N RU663130002006001) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>статьей 22</w:t>
+          <w:t xml:space="preserve">статьей 22</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31">
+      <w:hyperlink w:history="0" r:id="rId35" w:tooltip="Решение Каменск-Уральской городской Думы от 22.02.2006 N 148 (ред. от 15.01.2026) &quot;О принятии Устава муниципального образования город Каменск-Уральский&quot; (вместе с &quot;Уставом муниципального образования Каменск-Уральский городской округ Свердловской области&quot;) (Зарегистрировано в ГУ Минюста РФ по Уральскому федеральному округу 13.03.2006 N RU663130002006001) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Устава</w:t>
+          <w:t xml:space="preserve">Устава</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> муниципального образования город Каменск-Уральский Городская Дума города Каменска-Уральского решила:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...4 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32">
+      <w:hyperlink w:history="0" r:id="rId36" w:tooltip="Решение Думы Каменск-Уральского городского округа от 24.09.2025 N 555 &quot;О внесении изменений в Решение городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решения</w:t>
+          <w:t xml:space="preserve">Решения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Думы Каменск-Уральского городского округа от 24.09.2025 N 555)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...6 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. Установить на территории Каменск-Уральского городского округа </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P53">
+      <w:hyperlink w:history="0" w:anchor="P54" w:tooltip="ЗЕМЕЛЬНЫЙ НАЛОГ,">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>земельный налог</w:t>
+          <w:t xml:space="preserve">земельный налог</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>, налоговые ставки, налоговые льготы, основания и порядок их применения в отношении земельных участков, находящихся в пределах границ Каменск-Уральского городского округа, согласно Приложению.</w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, налоговые ставки, налоговые льготы, основания и порядок их применения в отношении земельных участков, находящихся в пределах границ Каменск-Уральского городского округа, согласно Приложению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. Решений Думы Каменск-Уральского городского округа от 25.11.2020 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33">
+      <w:hyperlink w:history="0" r:id="rId37" w:tooltip="Решение Думы Каменск-Уральского городского округа от 25.11.2020 N 766 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>N 766</w:t>
+          <w:t xml:space="preserve">N 766</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">, от 16.02.2022 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34">
+      <w:hyperlink w:history="0" r:id="rId38" w:tooltip="Решение Думы Каменск-Уральского городского округа от 16.02.2022 N 59 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>N 59</w:t>
+          <w:t xml:space="preserve">N 59</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">, от 19.11.2025 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink w:history="0" r:id="rId39" w:tooltip="Решение Думы Каменск-Уральского городского округа от 19.11.2025 N 574 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>N 574</w:t>
+          <w:t xml:space="preserve">N 574</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>)</w:t>
-[...20 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Считать утратившими силу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36">
+      <w:hyperlink w:history="0" r:id="rId40" w:tooltip="Решение Каменск-Уральской городской Думы от 18.11.2005 N 128 (ред. от 23.03.2011) &quot;Об установлении и введении в действие земельного налога&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решение</w:t>
+          <w:t xml:space="preserve">Решение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Каменск-Уральской городской Думы от 18.11.2005 N 128 "Об установлении и введении в действие земельного налога";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...6 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink w:history="0" r:id="rId41" w:tooltip="Решение Каменск-Уральской городской Думы от 26.04.2006 N 161 &quot;О внесении изменений в Решение Каменск-Уральской городской Думы IV созыва от 18.11.2005 N 128 &quot;Об установлении и введении в действие земельного налога&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решение</w:t>
+          <w:t xml:space="preserve">Решение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Каменск-Уральской городской Думы от 26.04.2006 N 161 "О внесении изменений в Решение Каменск-Уральской городской Думы IV созыва от 18.11.2005 N 128 "Об установлении и введении в действие земельного налога";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...6 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38">
+      <w:hyperlink w:history="0" r:id="rId42" w:tooltip="Решение Каменск-Уральской городской Думы от 22.11.2006 N 211 &quot;О внесении изменений в Решение Каменск-Уральской городской Думы IV созыва от 18 ноября 2005 г. N 128 &quot;Об установлении и введении в действие земельного налога&quot; (в редакции Решения Каменск-Уральской городской Думы от 26.04.2006 N 161)&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решение</w:t>
+          <w:t xml:space="preserve">Решение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Каменск-Уральской городской Думы от 22.11.2006 N 211 "О внесении изменений в Решение Каменск-Уральской городской Думы IV созыва от 18 ноября 2005 г. N 128 "Об установлении и введении в действие земельного налога" (в редакции Решения Каменск-Уральской городской Думы от 26.04.2006 N 161)";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...6 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39">
+      <w:hyperlink w:history="0" r:id="rId43" w:tooltip="Решение Каменск-Уральской городской Думы от 14.11.2007 N 293 &quot;О внесении изменений в Решение Каменск-Уральской городской Думы от 18.11.2005 N 128 &quot;Об установлении и введении в действие земельного налога&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решение</w:t>
+          <w:t xml:space="preserve">Решение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Каменск-Уральской городской Думы от 14.11.2007 N 293 "О внесении изменений в Решение Каменск-Уральской городской Думы от 18.11.2005 N 128 "Об установлении и введении в действие земельного налога";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40">
+      <w:hyperlink w:history="0" r:id="rId44" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 29.04.2009 N 79 (ред. от 19.08.2009) &quot;О внесении изменений в Решение Каменск-Уральской городской Думы от 18.11.2005 N 128 &quot;Об установлении и введении в действие земельного налога&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решение</w:t>
+          <w:t xml:space="preserve">Решение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Городской Думы города Каменска-Уральского от 29.04.2009 N 79 "О внесении изменений в Решение Каменск-Уральской городской Думы от 18.11.2005 N 128 "Об установлении и введении в действие земельного налога";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...6 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41">
+      <w:hyperlink w:history="0" r:id="rId45" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 19.08.2009 N 116 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 29.04.2009 N 79 &quot;О внесении изменений в Решение Каменск-Уральской Городской Думы от 18.11.2005 N 128 &quot;Об установлении и введении в действие земельного налога&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решение</w:t>
+          <w:t xml:space="preserve">Решение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Городской Думы города Каменска-Уральского от 19.08.2009 N 116 "О внесении изменений в Решение Городской Думы города Каменска-Уральского от 29.04.2009 N 79 "О внесении изменений в Решение Каменск-Уральской городской Думы от 18.11.2005 N 128 "Об установлении и введении в действие земельного налога";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...6 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42">
+      <w:hyperlink w:history="0" r:id="rId46" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 25.11.2009 N 144 &quot;О внесении изменений в Решение Каменск-Уральской городской Думы от 18.11.2005 N 128 &quot;Об установлении и введении в действие земельного налога&quot; в редакции Решения Каменск-Уральской городской Думы от 26.04.2006 N 161, от 22.11.2006 N 211, от 14.11.2007 N 293, Решения городской Думы г. Каменска-Уральского от 29.04.2009 N 79 (редакция от 19.08.2009)&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решение</w:t>
+          <w:t xml:space="preserve">Решение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Городской Думы г. Каменска-Уральского от 25.11.2009 N 144 "О внесении изменений в Решение Каменск-Уральской городской Думы от 18.11.2005 N 128 "Об установлении и введении в действие земельного налога" в редакции Решения Каменск-Уральской городской Думы от 26.04.2006 N 161, от 22.11.2006 N 211, от 14.11.2007 N 293, Решения городской Думы г. Каменска-Уральского от 29.04.2009 N 79 (редакция от 19.08.2009)";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...6 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43">
+      <w:hyperlink w:history="0" r:id="rId47" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 26.05.2010 N 213 &quot;О внесении изменений в Решение Каменск-Уральской городской Думы от 18.11.2005 N 128 &quot;Об установлении и введении в действие земельного налога&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решение</w:t>
+          <w:t xml:space="preserve">Решение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Городской Думы города Каменска-Уральского от 26.05.2010 N 213 "О внесении изменений в Решение Каменск-Уральской городской Думы от 18.11.2005 N 128 "Об установлении и введении в действие земельного налога";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...6 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44">
+      <w:hyperlink w:history="0" r:id="rId48" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 10.11.2010 N 269 (ред. от 08.12.2010) &quot;О внесении изменений в Решение Каменск-Уральской городской Думы от 18.11.2005 N 128 &quot;Об установлении и введении в действие земельного налога&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решение</w:t>
+          <w:t xml:space="preserve">Решение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Городской Думы г. Каменска-Уральского от 10.11.2010 N 269 "О внесении изменений в Решение Каменск-Уральской городской Думы от 18.11.2005 N 128 "Об установлении и введении в действие земельного налога";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...6 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45">
+      <w:hyperlink w:history="0" r:id="rId49" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 08.12.2010 N 282 &quot;О внесении изменения в Решение городской Думы города Каменска-Уральского от 10.11.2010 N 269 &quot;О внесении изменений в Решение Каменск-Уральской городской Думы от 18.11.2005 N 128 &quot;Об установлении и введении в действие земельного налога&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решение</w:t>
+          <w:t xml:space="preserve">Решение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Городской Думы города Каменска-Уральского от 08.12.2010 N 282 "О внесении изменения в Решение городской Думы города Каменска-Уральского от 10.11.2010 N 269 "О внесении изменений в Решение Каменск-Уральской городской Думы от 18.11.2005 N 128 "Об установлении и введении в действие земельного налога";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...6 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46">
+      <w:hyperlink w:history="0" r:id="rId50" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 23.03.2011 N 322 &quot;О внесении изменений в Решение Каменск-Уральской городской Думы от 18.11.2005 N 128 &quot;Об установлении и введении в действие земельного налога&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решение</w:t>
+          <w:t xml:space="preserve">Решение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Городской Думы г. Каменска-Уральского от 23.03.2011 N 322 "О внесении изменений в Решение Каменск-Уральской городской Думы от 18.11.2005 N 128 "Об установлении и введении в действие земельного налога".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...41 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Настоящее Решение применяется к отношениям по уплате земельного налога с 01 января 2012 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Опубликовать настоящее Решение в газете "Каменский рабочий" и разместить на официальном сайте муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Контроль исполнения настоящего Решения возложить на комитет по экономической политике, бюджету и налогам (Голованов М.Ю.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Глава города</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Глава города</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>М.С.АСТАХОВ</w:t>
-[...39 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">М.С.АСТАХОВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:outlineLvl w:val="0"/>
         <w:jc w:val="right"/>
-        <w:outlineLvl w:val="0"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>к Решению Городской Думы</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к Решению Городской Думы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>города Каменска-Уральского</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">города Каменска-Уральского</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>от 21 сентября 2011 г. N 397</w:t>
-[...11 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от 21 сентября 2011 г. N 397</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="54" w:name="P54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="P53"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЗЕМЕЛЬНЫЙ НАЛОГ,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>НАЛОГОВЫЕ СТАВКИ, НАЛОГОВЫЕ ЛЬГОТЫ, ОСНОВАНИЯ И ПОРЯДОК</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">НАЛОГОВЫЕ СТАВКИ, НАЛОГОВЫЕ ЛЬГОТЫ, ОСНОВАНИЯ И ПОРЯДОК</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ИХ ПРИМЕНЕНИЯ В ОТНОШЕНИИ ЗЕМЕЛЬНЫХ УЧАСТКОВ, НАХОДЯЩИХСЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>В ПРЕДЕЛАХ ГРАНИЦ КАМЕНСК-УРАЛЬСКОГО ГОРОДСКОГО ОКРУГА</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В ПРЕДЕЛАХ ГРАНИЦ КАМЕНСК-УРАЛЬСКОГО ГОРОДСКОГО ОКРУГА</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
-        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B4B4D">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. Решений Городской Думы г. Каменска-Уральского от 26.10.2011 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId51" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 26.10.2011 N 410 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 410</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 14.11.2012 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId52" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 14.11.2012 N 20 &quot;О внесении изменений в Приложение к Решению Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 20</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 20.02.2013 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId53" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 20.02.2013 N 84 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 84</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 23.10.2013 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId54" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 23.10.2013 N 207 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 207</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 26.11.2014 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId55" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 26.11.2014 N 364 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 364</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 25.11.2015 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId56" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 25.11.2015 N 508 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 508</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 16.12.2015 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId57" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 16.12.2015 N 516 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 516</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 16.11.2016 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId58" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 16.11.2016 N 38 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 38</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 27.12.2016 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId59" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 27.12.2016 N 67 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 67</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 26.04.2017 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId60" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 26.04.2017 N 129 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 129</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 22.11.2017 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId61" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 22.11.2017 N 274 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 274</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 10.10.2018 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId62" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 10.10.2018 N 407 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 407</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 20.02.2019 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId63" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 20.02.2019 N 454 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 454</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 13.11.2019 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId64" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 13.11.2019 N 615 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 615</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 22.04.2020 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId65" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 22.04.2020 N 662 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 662</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 25.11.2020 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId66" w:tooltip="Решение Думы Каменск-Уральского городского округа от 25.11.2020 N 766 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 766</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Решений Думы Каменск-Уральского городского округа от 16.02.2022 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId67" w:tooltip="Решение Думы Каменск-Уральского городского округа от 16.02.2022 N 59 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 59</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 20.07.2022 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId68" w:tooltip="Решение Думы Каменск-Уральского городского округа от 20.07.2022 N 122 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 122</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 19.07.2023 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId69" w:tooltip="Решение Думы Каменск-Уральского городского округа от 19.07.2023 N 264 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 264</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 16.10.2024 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId70" w:tooltip="Решение Думы Каменск-Уральского городского округа от 16.10.2024 N 411 &quot;О внесении изменений в Решение городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 411</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 24.09.2025 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId71" w:tooltip="Решение Думы Каменск-Уральского городского округа от 24.09.2025 N 555 &quot;О внесении изменений в Решение городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 555</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 19.11.2025 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId72" w:tooltip="Решение Думы Каменск-Уральского городского округа от 19.11.2025 N 574 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 574</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 22.07.2026 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId73" w:tooltip="Решение Думы Каменск-Уральского городского округа от 22.07.2026 N 676 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 676</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
-[...5 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...449 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...10 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:outlineLvl w:val="1"/>
-      </w:pPr>
-[...17 lines deleted...]
-      <w:r>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 1. Предмет регулирования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. В соответствии с </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69">
+      <w:hyperlink w:history="0" r:id="rId74" w:tooltip="&quot;Налоговый кодекс Российской Федерации (часть вторая)&quot; от 05.08.2000 N 117-ФЗ (ред. от 04.08.2026) (с изм. и доп., вступ. в силу с 01.10.2026) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>главой 31</w:t>
+          <w:t xml:space="preserve">главой 31</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Налогового кодекса Российской Федерации на территории Каменск-Уральского городского округа устанавливается и вводится в действие земельный налог.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...4 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70">
+      <w:hyperlink w:history="0" r:id="rId75" w:tooltip="Решение Думы Каменск-Уральского городского округа от 25.11.2020 N 766 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решения</w:t>
+          <w:t xml:space="preserve">Решения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Думы Каменск-Уральского городского округа от 25.11.2020 N 766)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...15 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Настоящим Приложением определяются налоговые ставки, налоговые льготы, основания и порядок их применения по земельному налогу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71">
+      <w:hyperlink w:history="0" r:id="rId76" w:tooltip="Решение Думы Каменск-Уральского городского округа от 25.11.2020 N 766 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решения</w:t>
+          <w:t xml:space="preserve">Решения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Думы Каменск-Уральского городского округа от 25.11.2020 N 766)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...6 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. Порядок налогообложения земельных участков определен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72">
+      <w:hyperlink w:history="0" r:id="rId77" w:tooltip="&quot;Налоговый кодекс Российской Федерации (часть вторая)&quot; от 05.08.2000 N 117-ФЗ (ред. от 04.08.2026) (с изм. и доп., вступ. в силу с 01.10.2026) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>главой 31</w:t>
+          <w:t xml:space="preserve">главой 31</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Налогового кодекса Российской Федерации и настоящим Приложением.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...10 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:outlineLvl w:val="1"/>
-      </w:pPr>
-[...17 lines deleted...]
-      <w:r>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 2. Налоговые ставки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73">
+      <w:hyperlink w:history="0" r:id="rId78" w:tooltip="Решение Думы Каменск-Уральского городского округа от 25.11.2020 N 766 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решения</w:t>
+          <w:t xml:space="preserve">Решения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Думы Каменск-Уральского городского округа от 25.11.2020 N 766)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...21 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Каменск-Уральском городском округе устанавливаются следующие ставки земельного налога:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4"/>
+          <w:left w:val="single" w:sz="4"/>
+          <w:bottom w:val="single" w:sz="4"/>
+          <w:right w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+          <w:insideH w:val="single" w:sz="4"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="624"/>
         <w:gridCol w:w="6123"/>
         <w:gridCol w:w="2324"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B4B4D">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>N п/п</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6123" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Разрешенное использование земельных участков</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Разрешенное использование земельных участков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Ставка земельного налога, процентов</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ставка земельного налога, процентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B4B4D">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>1</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6123" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>2</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>3</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B4B4D">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="nil"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>1</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6123" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...4 lines deleted...]
-              <w:t>Земельные участки, занятые жилищным фондом и (или) объектами инженерной инфраструктуры жилищно-коммунального комплекса (за исключением части земельного участка, приходящейся на объект недвижимого имущества, не относящийся к жилищному фонду и (или) к объектам инженерной инфраструктуры жилищно-коммунального комплекса) или приобретенных (предоставленных) для жилищного строительства, за исключением указанных в настоящем пункте земельных участков, приобретенных (предоставленных) для индивидуального жилищного строительства, используемых в предпринимательской деятельности, и земельных участков, кадастровая стоимость каждого из которых превышает 300 миллионов рублей</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Земельные участки, занятые жилищным фондом и (или) объектами инженерной инфраструктуры жилищно-коммунального комплекса (за исключением части земельного участка, приходящейся на объект недвижимого имущества, не относящийся к жилищному фонду и (или) к объектам инженерной инфраструктуры жилищно-коммунального комплекса) или приобретенных (предоставленных) для жилищного строительства, за исключением указанных в настоящем пункте земельных участков, приобретенных (предоставленных) для индивидуального жилищного строительства, используемых в предпринимательской деятельности, и земельных участков, кадастровая стоимость каждого из которых превышает 300 миллионов рублей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>0,2</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B4B4D">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="nil"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:tcW w:w="9071" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">(п. 1 в ред. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74">
+            <w:hyperlink w:history="0" r:id="rId79" w:tooltip="Решение Думы Каменск-Уральского городского округа от 16.10.2024 N 411 &quot;О внесении изменений в Решение городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>Решения</w:t>
+                <w:t xml:space="preserve">Решения</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Думы Каменск-Уральского городского округа от 16.10.2024 N 411)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B4B4D">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="nil"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>2</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6123" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...3 lines deleted...]
-            <w:r>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Земельные участки, не используемые в предпринимательской деятельности, приобретенные (предоставленные) для ведения личного подсобного хозяйства, садоводства или огородничества, а также земельные участки общего назначения, предусмотренные Федеральным </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75">
+            <w:hyperlink w:history="0" r:id="rId80" w:tooltip="Федеральный закон от 29.07.2017 N 217-ФЗ (ред. от 31.07.2025) &quot;О ведении гражданами садоводства и огородничества для собственных нужд и о внесении изменений в отдельные законодательные акты Российской Федерации&quot; (с изм. и доп., вступ. в силу с 01.03.2026) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>законом</w:t>
+                <w:t xml:space="preserve">законом</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> от 29 июля 2017 года N 217-ФЗ "О ведении гражданами садоводства и огородничества для собственных нужд и о внесении изменений в отдельные законодательные акты Российской Федерации", за исключением указанных в настоящем пункте земельных участков, кадастровая стоимость каждого из которых превышает 300 миллионов рублей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>0,2</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B4B4D">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="nil"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:tcW w:w="9071" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">(п. 2 в ред. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76">
+            <w:hyperlink w:history="0" r:id="rId81" w:tooltip="Решение Думы Каменск-Уральского городского округа от 16.10.2024 N 411 &quot;О внесении изменений в Решение городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>Решения</w:t>
+                <w:t xml:space="preserve">Решения</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Думы Каменск-Уральского городского округа от 16.10.2024 N 411)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B4B4D">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>3</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6123" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...4 lines deleted...]
-              <w:t>Земельные участки, отнесенные к землям в составе зон сельскохозяйственного использования в населенных пунктах и используемые для сельскохозяйственного производства</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Земельные участки, отнесенные к землям в составе зон сельскохозяйственного использования в населенных пунктах и используемые для сельскохозяйственного производства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>0,3</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B4B4D">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>4</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6123" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...4 lines deleted...]
-              <w:t>Земельные участки, ограниченные в обороте в соответствии с законодательством Российской Федерации, предоставленные для обеспечения обороны, безопасности и таможенных нужд</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Земельные участки, ограниченные в обороте в соответствии с законодательством Российской Федерации, предоставленные для обеспечения обороны, безопасности и таможенных нужд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>0,3</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B4B4D">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="nil"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>4.1</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6123" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...4 lines deleted...]
-              <w:t>Земельные участки, предоставленные и используемые для эксплуатации стадионов, имеющих специальные места для зрителей от 500 мест</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Земельные участки, предоставленные и используемые для эксплуатации стадионов, имеющих специальные места для зрителей от 500 мест</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>1,0</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B4B4D">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="nil"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:tcW w:w="9071" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">(п. 4.1 введен </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77">
+            <w:hyperlink w:history="0" r:id="rId82" w:tooltip="Решение Думы Каменск-Уральского городского округа от 16.02.2022 N 59 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>Решением</w:t>
+                <w:t xml:space="preserve">Решением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Думы Каменск-Уральского городского округа от 16.02.2022 N 59)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B4B4D">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="nil"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>4.2</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:tcW w:w="8447" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Утратил силу. - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78">
+            <w:hyperlink w:history="0" r:id="rId83" w:tooltip="Решение Думы Каменск-Уральского городского округа от 16.10.2024 N 411 &quot;О внесении изменений в Решение городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>Решение</w:t>
+                <w:t xml:space="preserve">Решение</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Думы Каменск-Уральского городского округа от 16.10.2024 N 411</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B4B4D">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="nil"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>4.3</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6123" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...4 lines deleted...]
-              <w:t>Земельные участки, относящиеся к виду разрешенного использования земельных участков - "специальная деятельность"</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Земельные участки, относящиеся к виду разрешенного использования земельных участков - "специальная деятельность"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>0,15</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0,15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B4B4D">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="nil"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:tcW w:w="9071" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">(п. 4.3 введен </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79">
+            <w:hyperlink w:history="0" r:id="rId84" w:tooltip="Решение Думы Каменск-Уральского городского округа от 19.07.2023 N 264 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>Решением</w:t>
+                <w:t xml:space="preserve">Решением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Думы Каменск-Уральского городского округа от 19.07.2023 N 264; в ред. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80">
+            <w:hyperlink w:history="0" r:id="rId85" w:tooltip="Решение Думы Каменск-Уральского городского округа от 19.11.2025 N 574 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>Решения</w:t>
+                <w:t xml:space="preserve">Решения</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Думы Каменск-Уральского городского округа от 19.11.2025 N 574)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B4B4D">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>5</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6123" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...4 lines deleted...]
-              <w:t>Прочие земельные участки</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Прочие земельные участки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>1,5</w:t>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...10 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:outlineLvl w:val="1"/>
-      </w:pPr>
-      <w:r>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Статья 3. Утратила силу с 1 января 2021 года. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81">
+      <w:hyperlink w:history="0" r:id="rId86" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 13.11.2019 N 615 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решение</w:t>
+          <w:t xml:space="preserve">Решение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Городской Думы г. Каменска-Уральского от 13.11.2019 N 615.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...10 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="119" w:name="P119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:outlineLvl w:val="1"/>
-      </w:pPr>
-[...30 lines deleted...]
-      <w:r>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 4. Налоговые льготы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. От уплаты земельного налога в полном объеме освобождаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">1) утратил силу с 1 января 2021 года. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82">
+      <w:hyperlink w:history="0" r:id="rId87" w:tooltip="Решение Думы Каменск-Уральского городского округа от 25.11.2020 N 766 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решение</w:t>
+          <w:t xml:space="preserve">Решение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Думы Каменск-Уральского городского округа от 25.11.2020 N 766;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...15 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) муниципальные казенные учреждения, муниципальные бюджетные учреждения и муниципальные автономные учреждения Каменск-Уральского городского округа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83">
+      <w:hyperlink w:history="0" r:id="rId88" w:tooltip="Решение Думы Каменск-Уральского городского округа от 25.11.2020 N 766 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решения</w:t>
+          <w:t xml:space="preserve">Решения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Думы Каменск-Уральского городского округа от 25.11.2020 N 766)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...16 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) органы местного самоуправления Каменск-Уральского городского округа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84">
+      <w:hyperlink w:history="0" r:id="rId89" w:tooltip="Решение Думы Каменск-Уральского городского округа от 25.11.2020 N 766 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решения</w:t>
+          <w:t xml:space="preserve">Решения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Думы Каменск-Уральского городского округа от 25.11.2020 N 766)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...6 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">4) утратил силу с 1 января 2021 года. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85">
+      <w:hyperlink w:history="0" r:id="rId90" w:tooltip="Решение Думы Каменск-Уральского городского округа от 25.11.2020 N 766 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решение</w:t>
+          <w:t xml:space="preserve">Решение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Думы Каменск-Уральского городского округа от 25.11.2020 N 766;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...19 lines deleted...]
-      <w:r>
+    <w:bookmarkStart w:id="128" w:name="P128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) участники и инвалиды Великой Отечественной войны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">6) утратил силу с 1 января 2021 года. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86">
+      <w:hyperlink w:history="0" r:id="rId91" w:tooltip="Решение Думы Каменск-Уральского городского округа от 25.11.2020 N 766 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решение</w:t>
+          <w:t xml:space="preserve">Решение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Думы Каменск-Уральского городского округа от 25.11.2020 N 766.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...28 lines deleted...]
-      <w:r>
+    <w:bookmarkStart w:id="130" w:name="P130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Налоговая база уменьшается на не облагаемую налогом сумму в размере:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- 750000 рублей на одного налогоплательщика в отношении одного из земельных участков по усмотрению налогоплательщика, облагаемых по налоговой ставке 0,2%, находящихся в собственности, постоянном (бессрочном) пользовании или пожизненном наследуемом владении и не используемых в целях осуществления предпринимательской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87">
+      <w:hyperlink w:history="0" r:id="rId92" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 13.11.2019 N 615 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решения</w:t>
+          <w:t xml:space="preserve">Решения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Городской Думы г. Каменска-Уральского от 13.11.2019 N 615, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88">
+      <w:hyperlink w:history="0" r:id="rId93" w:tooltip="Решение Думы Каменск-Уральского городского округа от 25.11.2020 N 766 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решения</w:t>
+          <w:t xml:space="preserve">Решения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Думы Каменск-Уральского городского округа от 25.11.2020 N 766)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...17 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- 35000 рублей на одного налогоплательщика в отношении одного из земельных участков по усмотрению налогоплательщика, предназначенных для размещения гаражей и автостоянок для хранения индивидуального автотранспорта, находящихся в собственности, постоянном (бессрочном) пользовании или пожизненном наследуемом владении и не используемых в целях осуществления предпринимательской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Право на уменьшение налоговой базы в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P129">
+      <w:hyperlink w:history="0" w:anchor="P130" w:tooltip="2. Налоговая база уменьшается на не облагаемую налогом сумму в размере:">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>частью первой</w:t>
+          <w:t xml:space="preserve">частью первой</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта имеют налогоплательщики, относящиеся к одной из следующих категорий:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...37 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) Герои Советского Союза, Герои Российской Федерации, Герои Социалистического Труда и полные кавалеры ордена Славы, Трудовой Славы и "За службу Родине в Вооруженных Силах СССР";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) инвалиды I и II групп инвалидности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) инвалиды с детства, дети-инвалиды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(подп. 3 в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89">
+      <w:hyperlink w:history="0" r:id="rId94" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 13.11.2019 N 615 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решения</w:t>
+          <w:t xml:space="preserve">Решения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Городской Думы г. Каменска-Уральского от 13.11.2019 N 615)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...6 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">4) ветераны Великой Отечественной войны (за исключением указанных в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P127">
+      <w:hyperlink w:history="0" w:anchor="P128" w:tooltip="5) участники и инвалиды Великой Отечественной войны;">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>подпункте 5 пункта 1</w:t>
+          <w:t xml:space="preserve">подпункте 5 пункта 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящей статьи), а также ветераны и инвалиды боевых действий;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...6 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">5) физические лица, имеющие право на получение социальной поддержки в соответствии с </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90">
+      <w:hyperlink w:history="0" r:id="rId95" w:tooltip="Закон РФ от 15.05.1991 N 1244-1 (ред. от 31.07.2025) &quot;О социальной защите граждан, подвергшихся воздействию радиации вследствие катастрофы на Чернобыльской АЭС&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Законом</w:t>
+          <w:t xml:space="preserve">Законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Российской Федерации от 15 мая 1991 года N 1244-1 "О социальной защите граждан, подвергшихся воздействию радиации вследствие катастрофы на Чернобыльской АЭС", в соответствии с Федеральным </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91">
+      <w:hyperlink w:history="0" r:id="rId96" w:tooltip="Федеральный закон от 26.11.1998 N 175-ФЗ (ред. от 10.07.2023) &quot;О социальной защите граждан Российской Федерации, подвергшихся воздействию радиации вследствие аварии в 1957 году на производственном объединении &quot;Маяк&quot; и сбросов радиоактивных отходов в реку Теча&quot; (с изм. и доп., вступ. в силу с 01.07.2024) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>законом</w:t>
+          <w:t xml:space="preserve">законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> от 26 ноября 1998 года N 175-ФЗ "О социальной защите граждан Российской Федерации, подвергшихся воздействию радиации вследствие аварии в 1957 году на производственном объединении "Маяк" и сбросов радиоактивных отходов в реку </w:t>
-[...9 lines deleted...]
-      <w:hyperlink r:id="rId92">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 26 ноября 1998 года N 175-ФЗ "О социальной защите граждан Российской Федерации, подвергшихся воздействию радиации вследствие аварии в 1957 году на производственном объединении "Маяк" и сбросов радиоактивных отходов в реку Теча" и в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId97" w:tooltip="Федеральный закон от 10.01.2002 N 2-ФЗ (ред. от 10.07.2023) &quot;О социальных гарантиях гражданам, подвергшимся радиационному воздействию вследствие ядерных испытаний на Семипалатинском полигоне&quot; (с изм. и доп., вступ. в силу с 01.07.2024) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>законом</w:t>
+          <w:t xml:space="preserve">законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> от 10 января 2002 года N 2-ФЗ "О социальных гарантиях гражданам, подвергшимся радиационному воздействию вследствие ядерных испытаний на Семипалатинском полигоне";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...41 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) физические лица, принимавшие в составе подразделений особого риска непосредственное участие в испытаниях ядерного и термоядерного оружия, ликвидации аварий ядерных установок на средствах вооружения и военных объектах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) физические лица, получившие или перенесшие лучевую болезнь или ставшие инвалидами в результате испытаний, учений и иных работ, связанных с любыми видами ядерных установок, включая ядерное оружие и космическую технику;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) физические лица, имеющие трех и более несовершеннолетних детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(подп. 8 в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93">
+      <w:hyperlink w:history="0" r:id="rId98" w:tooltip="Решение Думы Каменск-Уральского городского округа от 25.11.2020 N 766 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решения</w:t>
+          <w:t xml:space="preserve">Решения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Думы Каменск-Уральского городского округа от 25.11.2020 N 766)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...26 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9) члены семей солдат, матросов, сержантов и старшин на период прохождения срочной военной службы (по призыву);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) дети-сироты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94">
+      <w:hyperlink w:history="0" r:id="rId99" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 22.04.2020 N 662 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решения</w:t>
+          <w:t xml:space="preserve">Решения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Городской Думы г. Каменска-Уральского от 22.04.2020 N 662)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...12 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11) пенсионеры по старости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
-        <w:gridCol w:w="9069"/>
+        <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B4B4D">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Действие пп. 12 ч. 2 п. 2 ст. 4 распространяется на отношения по взиманию земельного налога за 2019 - 2023 годы (</w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId100" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 10.10.2018 N 407 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Решение</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Городской Думы г. Каменска-Уральского от 10.10.2018 N 407).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="260" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12) граждане, достигшие возраста 60 и 55 лет (соответственно мужчины и женщины);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:insideH w:val="nil"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...43 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Действие пп. 13 ч. 2 п. 2 ст. 4 распространяется на отношения по взиманию земельного налога за 2019 - 2023 годы (</w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId101" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 10.10.2018 N 407 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Решение</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Городской Думы г. Каменска-Уральского от 10.10.2018 N 407).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...57 lines deleted...]
-            <w:tcW w:w="60" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
-[...5 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...107 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...6 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="260" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">13) граждане, у которых в соответствии с Федеральным </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97">
+      <w:hyperlink w:history="0" r:id="rId102" w:tooltip="Федеральный закон от 28.12.2013 N 400-ФЗ (ред. от 20.02.2026) &quot;О страховых пенсиях&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>законом</w:t>
+          <w:t xml:space="preserve">законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> "О страховых пенсиях" возникло право на страховую пенсию по старости, срок назначения которой или возраст для назначения которой не наступили;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...4 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98">
+      <w:hyperlink w:history="0" r:id="rId103" w:tooltip="Решение Думы Каменск-Уральского городского округа от 24.09.2025 N 555 &quot;О внесении изменений в Решение городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решения</w:t>
+          <w:t xml:space="preserve">Решения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Думы Каменск-Уральского городского округа от 24.09.2025 N 555)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...15 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14) члены семей военнослужащих, потерявших кормильца (супруга (супруг)), при ее(его) отсутствии проживавшие совместно с указанным военнослужащим совершеннолетние дети, законные представители (опекуны, попечители) либо усыновители несовершеннолетних детей (инвалидов с детства независимо от возраста) указанного военнослужащего и лица, находившиеся на иждивении указанного военнослужащего (в случае недееспособности или ограниченной дееспособности указанных лиц их законные представители (опекуны, попечители)), родители военнослужащего, в случае если указанный военнослужащий не состоял в браке, не имел детей или иных лиц, находившихся на его иждивении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">(подп. 14 введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99">
+      <w:hyperlink w:history="0" r:id="rId104" w:tooltip="Решение Думы Каменск-Уральского городского округа от 24.09.2025 N 555 &quot;О внесении изменений в Решение городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решением</w:t>
+          <w:t xml:space="preserve">Решением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Думы Каменск-Уральского городского округа от 24.09.2025 N 555)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...7 lines deleted...]
-      <w:hyperlink r:id="rId100">
+    <w:bookmarkStart w:id="156" w:name="P156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15) граждане, впервые заключившие трудовой договор с организациями оборонно-промышленного комплекса, расположенными на территории Каменск-Уральского городского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Налоговая льгота предоставляется однократно гражданам, указанным в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P156" w:tooltip="15) граждане, впервые заключившие трудовой договор с организациями оборонно-промышленного комплекса, расположенными на территории Каменск-Уральского городского округа.">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решения</w:t>
+          <w:t xml:space="preserve">абзаце первом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Городской Думы г. Каменска-Уральского от 10.10.2018 N 407)</w:t>
-[...12 lines deleted...]
-      <w:hyperlink r:id="rId101">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего подпункта, заключившим трудовой договор с 01.01.2026 и участвовавшим в исполнении государственного оборонного заказа основными производственными рабочими в течение всего налогового периода, за который предоставляется налоговая льгота.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(подп. 15 введен </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId105" w:tooltip="Решение Думы Каменск-Уральского городского округа от 22.07.2026 N 676 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решение</w:t>
+          <w:t xml:space="preserve">Решением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Думы Каменск-Уральского городского округа от 16.10.2024 N 411.</w:t>
-[...12 lines deleted...]
-      <w:hyperlink r:id="rId102">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Думы Каменск-Уральского городского округа от 22.07.2026 N 676)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(п. 2 в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId106" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 10.10.2018 N 407 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решение</w:t>
+          <w:t xml:space="preserve">Решения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Городской Думы г. Каменска-Уральского от 13.11.2019 N 615.</w:t>
-[...36 lines deleted...]
-      <w:hyperlink r:id="rId103">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Городской Думы г. Каменска-Уральского от 10.10.2018 N 407)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId107" w:tooltip="Решение Думы Каменск-Уральского городского округа от 16.10.2024 N 411 &quot;О внесении изменений в Решение городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решения</w:t>
+          <w:t xml:space="preserve">Решение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Городской Думы г. Каменска-Уральского от 13.11.2019 N 615)</w:t>
-[...18 lines deleted...]
-      <w:hyperlink w:anchor="P118">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Думы Каменск-Уральского городского округа от 16.10.2024 N 411.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Утратил силу с 1 января 2020 года. - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId108" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 13.11.2019 N 615 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>статьей 4</w:t>
+          <w:t xml:space="preserve">Решение</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего Приложения, представляют в налоговый орган по своему выбору заявление о предоставлении налоговой льготы, а также вправе предоставить документы, подтверждающие право налогоплательщика на налоговую льготу.</w:t>
-[...16 lines deleted...]
-      <w:hyperlink r:id="rId104">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Городской Думы г. Каменска-Уральского от 13.11.2019 N 615.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:outlineLvl w:val="1"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 5. Основания для использования налоговых льгот</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId109" w:tooltip="Решение Городской Думы г. Каменска-Уральского от 13.11.2019 N 615 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>пунктом 10 статьи 396</w:t>
+          <w:t xml:space="preserve">Решения</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Налогового кодекса Российской Федерации.</w:t>
-[...12 lines deleted...]
-      <w:hyperlink r:id="rId105">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Городской Думы г. Каменска-Уральского от 13.11.2019 N 615)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Налогоплательщики, имеющие право на налоговые льготы, в том числе в виде уменьшения налоговой базы на не облагаемую налогом сумму, установленные </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P119" w:tooltip="Статья 4. Налоговые льготы">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решение</w:t>
+          <w:t xml:space="preserve">статьей 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Думы Каменск-Уральского городского округа от 25.11.2020 N 766.</w:t>
-[...90 lines deleted...]
-      <w:hyperlink r:id="rId106">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Приложения, представляют в налоговый орган по своему выбору заявление о предоставлении налоговой льготы, а также вправе предоставить документы, подтверждающие право налогоплательщика на налоговую льготу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Представление заявления о предоставлении налоговой льготы и подтверждение права налогоплательщика на налоговую льготу осуществляются в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId110" w:tooltip="&quot;Налоговый кодекс Российской Федерации (часть вторая)&quot; от 05.08.2000 N 117-ФЗ (ред. от 04.08.2026) (с изм. и доп., вступ. в силу с 01.10.2026) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Решение</w:t>
+          <w:t xml:space="preserve">пунктом 10 статьи 396</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="200" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Утратил силу с 1 января 2021 года. - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId111" w:tooltip="Решение Думы Каменск-Уральского городского округа от 25.11.2020 N 766 &quot;О внесении изменений в Решение Городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории муниципального образования город Каменск-Уральский&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Решение</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Думы Каменск-Уральского городского округа от 25.11.2020 N 766.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:outlineLvl w:val="1"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">СХЕМА</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЖИЛОГО РАЙОНА "СТАРЫЙ ГОРОД",</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ОГРАНИЧЕННОГО ЛЕВЫМ БЕРЕГОМ РЕКИ ИСЕТЬ, ПРАВЫМ БЕРЕГОМ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РЕКИ КАМЕНКА И ПЕРЕУЛКОМ САНАТОРНЫЙ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утратила силу. - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId112" w:tooltip="Решение Думы Каменск-Уральского городского округа от 16.10.2024 N 411 &quot;О внесении изменений в Решение городской Думы города Каменска-Уральского от 21.09.2011 N 397 &quot;Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Решение</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Думы Каменск-Уральского городского округа от 16.10.2024 N 411.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B4B4D" w:rsidRDefault="003B4B4D">
-[...15 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0068011A" w:rsidRDefault="0068011A">
-[...3 lines deleted...]
-    <w:sectPr w:rsidR="0068011A" w:rsidSect="009255EA">
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="first" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="first" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-[...29 lines deleted...]
-</w:fonts>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se wne wp14">
+  <w:p>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:left w:w="40" w:type="dxa"/>
+        <w:right w:w="40" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="1"/>
+      <w:gridCol w:w="1"/>
+      <w:gridCol w:w="1"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="1663"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1650" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:color w:val="f58220"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>КонсультантПлюс</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:br/>
+            <w:t>надежная правовая поддержка</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1700" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:hyperlink r:id="rId1" w:history="0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>www.consultant.ru</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1650" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Страница </w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>5</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> из </w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:instrText>NUMPAGES</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>5</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se wne wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="40" w:type="dxa"/>
+        <w:right w:w="40" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="1"/>
+      <w:gridCol w:w="1"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="1683"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2700" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Решение Городской Думы г. Каменска-Уральского от 21.09.2011 N 397</w:t>
+            <w:br/>
+            <w:t>(ред. от 22.07.2026)</w:t>
+            <w:br/>
+            <w:t>"Об установлении и введении в дей...</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2300" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t xml:space="preserve">Документ предоставлен </w:t>
+          </w:r>
+          <w:hyperlink r:id="rId1" w:history="0" w:tooltip="КонсультантПлюс - надежная правовая система">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>КонсультантПлюс</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Дата сохранения: 22.10.2026</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p/>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...28 lines deleted...]
-  </m:mathPr>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:themeFontLang w:val="ru-RU"/>
-  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-[...9 lines deleted...]
-  <w15:docId w15:val="{C8D06F7D-F400-41B3-BAA4-E1DDEE2106E5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...403 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
+  <w:style w:type="paragraph" w:default="1" w:customStyle="1" w:styleId="0">
     <w:name w:val="ConsPlusNormal"/>
-    <w:rsid w:val="003B4B4D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
-[...1 lines deleted...]
-    <w:rsid w:val="003B4B4D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+    <w:name w:val="ConsPlusNonformat"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
-[...1 lines deleted...]
-    <w:rsid w:val="003B4B4D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
+    <w:name w:val="ConsPlusTitle"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3">
+    <w:name w:val="ConsPlusCell"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4">
+    <w:name w:val="ConsPlusDocList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5">
+    <w:name w:val="ConsPlusTitlePage"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8">
+    <w:name w:val="ConsPlusTextList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9">
+    <w:name w:val="ConsPlusTextList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:default="1" w:customStyle="1" w:styleId="0">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3">
+    <w:name w:val="ConsPlusCell"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4">
+    <w:name w:val="ConsPlusDocList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5">
+    <w:name w:val="ConsPlusTitlePage"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8">
+    <w:name w:val="ConsPlusTextList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9">
+    <w:name w:val="ConsPlusTextList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=91417&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=110790&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=115304&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=126943&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=143318&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=161555&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=162884&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=187792&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=190617&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=199467&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=213413&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=237116&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=246484&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=264353&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=275009&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=323420&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=334136&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=358912&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=391444&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=411498&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=415472&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=431278&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538093&amp;dst=1346" TargetMode = "External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540413&amp;dst=53" TargetMode = "External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=531468" TargetMode = "External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=418670&amp;dst=101074" TargetMode = "External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=418670&amp;dst=101017" TargetMode = "External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=411498&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=323420&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=415472&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=82443" TargetMode = "External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=26739" TargetMode = "External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=31124" TargetMode = "External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=38003" TargetMode = "External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=57500" TargetMode = "External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=57375" TargetMode = "External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=60909" TargetMode = "External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=68266" TargetMode = "External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=78930" TargetMode = "External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=78151" TargetMode = "External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=82211" TargetMode = "External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=91417&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=110790&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=115304&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=126943&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=143318&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=161555&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=162884&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=187792&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=190617&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=199467&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=213413&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=237116&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=246484&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=264353&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=275009&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100007" TargetMode = "External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=323420&amp;dst=100007" TargetMode = "External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=334136&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=358912&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=391444&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=411498&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=415472&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=431278&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538093&amp;dst=1346" TargetMode = "External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100007" TargetMode = "External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100008" TargetMode = "External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538093&amp;dst=1345" TargetMode = "External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100009" TargetMode = "External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=391444&amp;dst=100006" TargetMode = "External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511785" TargetMode = "External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=391444&amp;dst=100010" TargetMode = "External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=323420&amp;dst=100007" TargetMode = "External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=391444&amp;dst=100013" TargetMode = "External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=358912&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=415472&amp;dst=100008" TargetMode = "External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=264353&amp;dst=100038" TargetMode = "External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100034" TargetMode = "External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100007" TargetMode = "External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100007" TargetMode = "External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100034" TargetMode = "External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100034" TargetMode = "External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=264353&amp;dst=100041" TargetMode = "External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100035" TargetMode = "External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=264353&amp;dst=100042" TargetMode = "External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511225" TargetMode = "External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=466512" TargetMode = "External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=466514" TargetMode = "External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100036" TargetMode = "External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=275009&amp;dst=100008" TargetMode = "External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=237116&amp;dst=100023" TargetMode = "External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=237116&amp;dst=100023" TargetMode = "External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=527199" TargetMode = "External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=411498&amp;dst=100007" TargetMode = "External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=411498&amp;dst=100008" TargetMode = "External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=431278&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=237116&amp;dst=100005" TargetMode = "External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=391444&amp;dst=100014" TargetMode = "External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=264353&amp;dst=100044" TargetMode = "External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=264353&amp;dst=100045" TargetMode = "External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538093&amp;dst=15383" TargetMode = "External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100038" TargetMode = "External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=391444&amp;dst=100014" TargetMode = "External"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=415472&amp;dst=100005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=323420&amp;dst=100005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=60909" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=91417&amp;dst=100006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=323420&amp;dst=100007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=415472&amp;dst=100006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=264353&amp;dst=100042" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=115304&amp;dst=100005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=466514" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=237116&amp;dst=100005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=531468" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=162884&amp;dst=100005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=391444&amp;dst=100005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=411498&amp;dst=100005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=26739" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=57500" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=78151" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=162884&amp;dst=100005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=237116&amp;dst=100005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=391444&amp;dst=100006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=391444&amp;dst=100006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=358912&amp;dst=100005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=264353&amp;dst=100041" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=264353&amp;dst=100044" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=91417&amp;dst=100005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=275009&amp;dst=100006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511225" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=237116&amp;dst=100023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=275009&amp;dst=100005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=199467&amp;dst=100005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=334136&amp;dst=100005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=532385&amp;dst=1346" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=418670&amp;dst=101074" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=415472&amp;dst=100005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=68266" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=110790&amp;dst=100005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=199467&amp;dst=100006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=334136&amp;dst=100005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=532385&amp;dst=1346" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=323420&amp;dst=100007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=237116&amp;dst=100005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100038" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=126943&amp;dst=100005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=143318&amp;dst=100006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=532385&amp;dst=1345" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=415472&amp;dst=100008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100036" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=411498&amp;dst=100007" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=187792&amp;dst=100005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=246484&amp;dst=100005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=411498&amp;dst=100005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=31124" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=82211" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=246484&amp;dst=100005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=411498&amp;dst=100006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=264353&amp;dst=100045" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=57375" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=187792&amp;dst=100006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511785" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100035" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=466512" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=237116&amp;dst=100023" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=110790&amp;dst=100005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=213413&amp;dst=100005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=358912&amp;dst=100005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=532255&amp;dst=53" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=82443" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=115304&amp;dst=100006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=213413&amp;dst=100006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=391444&amp;dst=100014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=161555&amp;dst=100005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=418670&amp;dst=101017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=78930" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=161555&amp;dst=100006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=264353&amp;dst=100006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=358912&amp;dst=100005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=391444&amp;dst=100013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=264353&amp;dst=100038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=291710&amp;dst=100034" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=275009&amp;dst=100008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=411498&amp;dst=100008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=391444&amp;dst=100014" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=143318&amp;dst=100005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=190617&amp;dst=100005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=264353&amp;dst=100005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=38003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=323420&amp;dst=100006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=126943&amp;dst=100005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=190617&amp;dst=100006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=RLAW071&amp;n=391444&amp;dst=100010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520107" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=532385&amp;dst=15383" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/></Relationships>
 </file>
 
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-[...257 lines deleted...]
-</a:theme>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
-[...14 lines deleted...]
-  <AppVersion></AppVersion>
+  <Application>КонсультантПлюс Версия 4026.00.34</Application>
+  <Company>КонсультантПлюс Версия 4026.00.34</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...5 lines deleted...]
-  <cp:revision></cp:revision>
+  <dc:title>Решение Городской Думы г. Каменска-Уральского от 21.09.2011 N 397
+(ред. от 22.07.2026)
+"Об установлении и введении в действие земельного налога на территории Каменск-Уральского городского округа"
+(вместе с "Земельным налогом, налоговыми ставками, порядком и сроками уплаты налога, налоговыми льготами, основаниями и порядком их применения за земли, находящиеся в пределах границ Каменск-Уральского городского округа")</dc:title>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>