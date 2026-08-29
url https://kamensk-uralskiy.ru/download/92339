--- v0 (2026-05-11)
+++ v1 (2026-08-29)
@@ -4,64 +4,64 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00133698" w:rsidRPr="00B91D93" w:rsidRDefault="0090384A" w:rsidP="00133698">
+    <w:p w:rsidR="00133698" w:rsidRPr="00B91D93" w:rsidRDefault="00A512E1" w:rsidP="00133698">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:left="5387"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:iCs w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0090384A">
+      <w:r w:rsidRPr="00A512E1">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Liberation Serif"/>
           <w:noProof/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
           <v:shape id="Надпись 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:212.6pt;margin-top:10.4pt;width:48.05pt;height:63.95pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSZGdNywIAALwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjuFX1C25IQOUhsqyiQ&#10;foC0B6AlyiIqkQLJRE6LLrrvFXqHLrrorldwbtQh5V+STdFWC4HkDN/Mm3mcs/N126BbpjSXIsPh&#10;SYARE4UsuVhl+P273Isx0oaKkjZSsAzfMY3Pp8+fnfVdyiJZy6ZkCgGI0GnfZbg2pkt9Xxc1a6k+&#10;kR0TYKykaqmBrVr5paI9oLeNHwXB2O+lKjslC6Y1nM4HI546/KpihXlTVZoZ1GQYcjPur9x/af/+&#10;9IymK0W7mhfbNOhfZNFSLiDoHmpODUU3ij+BanmhpJaVOSlk68uq4gVzHIBNGDxic13TjjkuUBzd&#10;7cuk/x9s8fr2rUK8zPApRoK20KLNt833zY/Nr83P+y/3X1Fka9R3OgXX6w6czfpSrqHXjq/urmTx&#10;QSMhZzUVK3ahlOxrRkvIMbQ3/aOrA462IMv+lSwhGL0x0gGtK9XaAkJJEKBDr+72/WFrgwo4JElM&#10;JiOMCjCN4iSKXf98mu4ud0qbF0y2yC4yrKD9DpzeXmljk6HpzsXGEjLnTeMk0IgHB+A4nEBouGpt&#10;NgnX0U9JkCziRUw8Eo0XHgnmc+8inxFvnIeT0fx0PpvNw882bkjSmpclEzbMTl0h+bPubXU+6GKv&#10;Ly0bXlo4m5JWq+WsUeiWgrpz97mSg+Xg5j9MwxUBuDyiFEYkuIwSLx/HE4/kZOQlkyD2gjC5TMYB&#10;Scg8f0jpigv275RQn+FkFI0GLR2SfsQtcN9TbjRtuYH50fA2w/HeiaZWgQtRutYaypthfVQKm/6h&#10;FNDuXaOdXq1EB7Ga9XINKFbES1negXKVBGWBPGHowaKW6iNGPQyQDAuYcBg1LwVoPwkJsfPGbcho&#10;EsFGHVuWxxYqCgDKsMFoWM7MMKNuOsVXNcTZvbYLeC85d1o+5LR9ZTAiHKXtOLMz6HjvvA5Dd/ob&#10;AAD//wMAUEsDBBQABgAIAAAAIQAEM+Fk3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMw&#10;EEX3SPyDNUjsWufVqg1xKlRgDRQ+wI2HOCQeR7HbBr6eYQXL0Ryde2+1m90gzjiFzpOCdJmAQGq8&#10;6ahV8P72tNiACFGT0YMnVPCFAXb19VWlS+Mv9IrnQ2wFSyiUWoGNcSylDI1Fp8PSj0j8+/CT05HP&#10;qZVm0heWu0FmSbKWTnfECVaPuLfY9IeTU7BJ3HPfb7OX4IrvdGX3D/5x/FTq9ma+vwMRcY5/MPzW&#10;5+pQc6ejP5EJYlBQFHnOqIJFnoFgYJWlvOXI9u0aZF3J/wvqHwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCSZGdNywIAALwFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAEM+Fk3QAAAAkBAAAPAAAAAAAAAAAAAAAAACUFAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAALwYAAAAA&#10;" filled="f" stroked="f">
             <v:textbox style="mso-next-textbox:#Надпись 2;mso-fit-shape-to-text:t">
               <w:txbxContent>
                 <w:p w:rsidR="00DE0D4E" w:rsidRDefault="00DE0D4E" w:rsidP="004C3D72"/>
               </w:txbxContent>
             </v:textbox>
             <w10:wrap anchorx="margin" anchory="margin"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w:rsidR="00133698" w:rsidRPr="00B91D93" w:rsidRDefault="00133698" w:rsidP="00133698">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:ind w:left="5387"/>
         <w:jc w:val="left"/>
@@ -137,1604 +137,1673 @@
       <w:pPr>
         <w:pStyle w:val="22"/>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="496"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="7052"/>
+        <w:gridCol w:w="497"/>
+        <w:gridCol w:w="2873"/>
+        <w:gridCol w:w="6484"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA5EBC" w:rsidRPr="00DA7095" w:rsidTr="00DA7095">
+      <w:tr w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidTr="001C4A4E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA5EBC" w:rsidRPr="00DA7095" w:rsidRDefault="00EA5EBC" w:rsidP="006E6255">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00DA7095">
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">№ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="pct"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00DA7095">
+            <w:tcW w:w="1458" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ФИО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3578" w:type="pct"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00DA7095">
+            <w:tcW w:w="3290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B3111" w:rsidRPr="00DA7095" w:rsidTr="00DA7095">
+      <w:tr w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidTr="001C4A4E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007B3111" w:rsidRDefault="007B3111">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="007B3111" w:rsidRDefault="007B3111">
+            <w:tcW w:w="1458" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
             <w:pPr>
               <w:pStyle w:val="22"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-          <w:p w:rsidR="007B3111" w:rsidRDefault="007B3111">
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Федяков Александр Леонидович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>заместитель главы  Администрации городского округа, руководитель рабочей группы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidTr="001C4A4E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Земцова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Оксана Николаевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>главный специалист отдела экономической политики Администрации Каменск-Уральского городского округа, секретарь рабочей группы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidTr="001C4A4E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
             <w:pPr>
               <w:pStyle w:val="22"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Афонина</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Татьяна Кузьминична</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>начальник отдела развития потребительского рынка, предпринимательства и туризма Администрации Каменск-Уральского  городского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidTr="001C4A4E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Беспутин</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Иван Иванович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>начальник жилищного отдела ООО «Управляющая компания «КУ ДЭЗ», заместитель председателя Общественной палаты Каменск-Уральского городского округа (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidTr="001C4A4E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Воронов Владимир Аркадьевич </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>вице-президент Уральской торгово-промышленной палаты, руководитель Каменск-Уральского филиала (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidTr="001C4A4E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Гераскин</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Сергей Алексеевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
-[...2 lines deleted...]
-              <w:t>глава Каменск-Уральского городского округа, руководитель рабочей группы</w:t>
+                <w:rStyle w:val="BodyText2"/>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">представитель </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rStyle w:val="BodyText2"/>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Регионального объединения работодателей  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>«Свердловский областной союз промышленников и предпринимателей»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в муниципальном обра</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>з</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>овании Каменск-Уральский городской округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rStyle w:val="BodyText2"/>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>, депутат Думы Каменск-Уральского городского округа (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B3111" w:rsidRPr="00DA7095" w:rsidTr="00DA7095">
+      <w:tr w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidTr="001C4A4E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007B3111" w:rsidRDefault="007B3111">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Горбунов Алексей Вячеславович    </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">председатель Региональной общественной организации Свердловской области «Предприниматель», депутат Думы Каменск-Уральского городского округа (по согласованию)                                    </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidTr="001C4A4E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Гулемин</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Александр Владимирович          </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>начальник отдела по развитию территории и муниципальному строительству Администрации Каменск-Уральского городского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidTr="001C4A4E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Дегтярев Денис Александрович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="BodyText2"/>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rStyle w:val="BodyText2"/>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">директор ООО </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Антикор</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>»,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rStyle w:val="BodyText2"/>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> директор ООО </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>«Системы безопасности»,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rStyle w:val="BodyText2"/>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> депутат Думы Каменск-Уральского городского округа (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidTr="001C4A4E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Коваль Михаил Иванович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="a4"/>
+              <w:ind w:left="16" w:hanging="76"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
-                <w:szCs w:val="28"/>
-[...17 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">генеральный </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5892">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">директор </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
-                <w:szCs w:val="28"/>
-[...17 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">АО </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5892">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
-                <w:szCs w:val="28"/>
-[...1 lines deleted...]
-              <w:t>начальник отдела экономической политики Администрации Каменск-Уральского городского округа, заместитель руководителя рабочей группы</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Красногорское</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5892">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>член правления Региональной общественной организации Свердловской области «Предприниматель», член Общественной палаты Каменск-Уральского городского округа (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B3111" w:rsidRPr="00DA7095" w:rsidTr="00DA7095">
+      <w:tr w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidTr="001C4A4E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007B3111" w:rsidRDefault="007B3111">
-[...20 lines deleted...]
-          <w:p w:rsidR="007B3111" w:rsidRDefault="007B3111">
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
             <w:pPr>
               <w:pStyle w:val="22"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Земцова</w:t>
+              <w:t>Кукарин</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> О.Н.</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidR="007B3111" w:rsidRDefault="007B3111">
+              <w:t xml:space="preserve"> Александ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>р Владимирович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
             <w:pPr>
               <w:pStyle w:val="22"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rStyle w:val="BodyText2"/>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>главный специалист отдела экономической политики Администрации Каменск-Уральского городского округа, секретарь рабочей группы</w:t>
+              <w:t xml:space="preserve">директор МАУ ДО </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Спортивная школа бокса </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Витязь</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> города Каменска -Уральского</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">депутат </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Думы Каменск-Уральского городского округа (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B3111" w:rsidRPr="00DA7095" w:rsidTr="00DA7095">
+      <w:tr w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidTr="001C4A4E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007B3111" w:rsidRDefault="007B3111">
-[...20 lines deleted...]
-          <w:p w:rsidR="007B3111" w:rsidRDefault="007B3111">
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
             <w:pPr>
               <w:pStyle w:val="22"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
-                <w:b/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Куклин Анатолий Сергеевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>генеральный директор ООО «</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Афонина</w:t>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ПартнерЪ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...12 lines deleted...]
-          <w:p w:rsidR="007B3111" w:rsidRDefault="007B3111">
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>», член Общественной палаты Каменск-Уральского городского округа (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidTr="001C4A4E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Лештаева</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Анна Александровна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
             <w:pPr>
               <w:pStyle w:val="22"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>начальник отдела развития потребительского рынка, предпринимательства и туризма Администрации Каменск-Уральского  городского округа</w:t>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>директор Муниципального фонда «Фонд поддержки предпринимательства Каменск-Уральского городского округа» (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B3111" w:rsidRPr="00DA7095" w:rsidTr="00DA7095">
+      <w:tr w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidTr="001C4A4E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007B3111" w:rsidRDefault="007B3111">
-[...20 lines deleted...]
-          <w:p w:rsidR="007B3111" w:rsidRDefault="007B3111">
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
             <w:pPr>
               <w:pStyle w:val="22"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...894 lines deleted...]
-          <w:p w:rsidR="007B3111" w:rsidRDefault="007B3111">
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Пермяков Валерий Иванович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:ind w:left="-93" w:firstLine="15"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005D6A87">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>председатель Думы Каменск-Уральского городского округа ( по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B3111" w:rsidRPr="00DA7095" w:rsidTr="00DA7095">
+      <w:tr w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidTr="001C4A4E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007B3111" w:rsidRDefault="007B3111">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Рябова Татьяна Алексеевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>президент Некоммерческого партнерства «Союз малого и среднего бизнеса города Каменска-Уральского» (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidTr="001C4A4E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1458" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Серебряков Андрей Александрович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>директор ООО «Центр независимой оценки «Бизнес –эксперт» (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidTr="001C4A4E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="007B3111" w:rsidRDefault="007B3111">
+            <w:tcW w:w="1458" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
             <w:pPr>
               <w:pStyle w:val="22"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-          <w:p w:rsidR="007B3111" w:rsidRDefault="007B3111">
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Юрков Сергей Николаевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
             <w:pPr>
               <w:pStyle w:val="22"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>президент Некоммерческого партнерства «Союз малого и среднего бизнеса города Каменска-Уральского» (по согласованию)</w:t>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>начальник юридического отдела Администрации Каменск-Уральского городского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B3111" w:rsidRPr="00DA7095" w:rsidTr="00DA7095">
+      <w:tr w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidTr="001C4A4E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="007B3111" w:rsidRDefault="007B3111">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
+            <w:pPr>
+              <w:pStyle w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D6A87">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="007B3111" w:rsidRDefault="007B3111">
+            <w:tcW w:w="1458" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
             <w:pPr>
               <w:pStyle w:val="22"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-          <w:p w:rsidR="007B3111" w:rsidRDefault="007B3111">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ялунин</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D6A87">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Алексей Владимирович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3290" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00570119" w:rsidRPr="005D6A87" w:rsidRDefault="00570119" w:rsidP="001C4A4E">
             <w:pPr>
               <w:pStyle w:val="22"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...75 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005D6A87">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>руководитель аппарата Администрации городского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0041328D" w:rsidRDefault="0041328D" w:rsidP="0041328D">
-[...30 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00CB6D2C" w:rsidRPr="0041328D" w:rsidRDefault="00CB6D2C" w:rsidP="0041328D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CB6D2C" w:rsidRPr="0041328D" w:rsidSect="00585E04">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="567" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
@@ -1815,127 +1884,127 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="0">
     <w:p w:rsidR="00DE0D4E" w:rsidRDefault="00DE0D4E" w:rsidP="00FE6899">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="1">
     <w:p w:rsidR="00DE0D4E" w:rsidRDefault="00DE0D4E" w:rsidP="00FE6899">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00DE0D4E" w:rsidRDefault="0090384A" w:rsidP="00001864">
+  <w:p w:rsidR="00DE0D4E" w:rsidRDefault="00A512E1" w:rsidP="00001864">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="aa"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="aa"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00DE0D4E">
       <w:rPr>
         <w:rStyle w:val="aa"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="aa"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00DE0D4E">
       <w:rPr>
         <w:rStyle w:val="aa"/>
         <w:noProof/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="aa"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00DE0D4E" w:rsidRDefault="00DE0D4E">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00DE0D4E" w:rsidRDefault="0090384A" w:rsidP="00001864">
+  <w:p w:rsidR="00DE0D4E" w:rsidRDefault="00A512E1" w:rsidP="00001864">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="aa"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="aa"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00DE0D4E">
       <w:rPr>
         <w:rStyle w:val="aa"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="aa"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00936238">
+    <w:r w:rsidR="00570119">
       <w:rPr>
         <w:rStyle w:val="aa"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="aa"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00DE0D4E" w:rsidRDefault="00DE0D4E">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean"/>
@@ -2004,110 +2073,114 @@
     <w:rsid w:val="003B0497"/>
     <w:rsid w:val="003C339F"/>
     <w:rsid w:val="003C5408"/>
     <w:rsid w:val="003F4DD3"/>
     <w:rsid w:val="003F6459"/>
     <w:rsid w:val="004026D2"/>
     <w:rsid w:val="0041256E"/>
     <w:rsid w:val="0041328D"/>
     <w:rsid w:val="00417170"/>
     <w:rsid w:val="00427976"/>
     <w:rsid w:val="00430F5D"/>
     <w:rsid w:val="004453A1"/>
     <w:rsid w:val="00445420"/>
     <w:rsid w:val="004709A1"/>
     <w:rsid w:val="00486779"/>
     <w:rsid w:val="004921D5"/>
     <w:rsid w:val="004A45B1"/>
     <w:rsid w:val="004C3D72"/>
     <w:rsid w:val="004F1BF0"/>
     <w:rsid w:val="004F4246"/>
     <w:rsid w:val="00500F9E"/>
     <w:rsid w:val="00525550"/>
     <w:rsid w:val="00531425"/>
     <w:rsid w:val="00536788"/>
     <w:rsid w:val="00552FBA"/>
+    <w:rsid w:val="00570119"/>
     <w:rsid w:val="00573085"/>
     <w:rsid w:val="00575F2B"/>
     <w:rsid w:val="00577C7E"/>
     <w:rsid w:val="00584F93"/>
     <w:rsid w:val="00585E04"/>
     <w:rsid w:val="00593D70"/>
     <w:rsid w:val="00595F4A"/>
     <w:rsid w:val="00596999"/>
     <w:rsid w:val="005A5E7A"/>
     <w:rsid w:val="005C1996"/>
     <w:rsid w:val="005F0535"/>
     <w:rsid w:val="006039D9"/>
     <w:rsid w:val="00612D08"/>
     <w:rsid w:val="006241E2"/>
     <w:rsid w:val="00643D17"/>
     <w:rsid w:val="006879E6"/>
     <w:rsid w:val="006B09AC"/>
     <w:rsid w:val="006C6C5E"/>
     <w:rsid w:val="006E2BE1"/>
     <w:rsid w:val="006E6255"/>
     <w:rsid w:val="006E7A0B"/>
     <w:rsid w:val="006F1EE9"/>
+    <w:rsid w:val="006F2D6E"/>
     <w:rsid w:val="00702165"/>
     <w:rsid w:val="007169F2"/>
     <w:rsid w:val="00720985"/>
     <w:rsid w:val="00737214"/>
     <w:rsid w:val="00760E51"/>
     <w:rsid w:val="00761552"/>
     <w:rsid w:val="007909C1"/>
     <w:rsid w:val="007B3111"/>
     <w:rsid w:val="007E4F49"/>
     <w:rsid w:val="007E5DFE"/>
     <w:rsid w:val="007F6296"/>
     <w:rsid w:val="007F7558"/>
     <w:rsid w:val="00801482"/>
     <w:rsid w:val="0083594B"/>
     <w:rsid w:val="008556E0"/>
     <w:rsid w:val="00871148"/>
     <w:rsid w:val="00872366"/>
     <w:rsid w:val="00896CBC"/>
     <w:rsid w:val="008B345C"/>
     <w:rsid w:val="008C0E41"/>
     <w:rsid w:val="008D0E3F"/>
     <w:rsid w:val="008E76DB"/>
     <w:rsid w:val="0090384A"/>
     <w:rsid w:val="00936238"/>
     <w:rsid w:val="00956960"/>
     <w:rsid w:val="00965957"/>
     <w:rsid w:val="00971999"/>
     <w:rsid w:val="0097560E"/>
     <w:rsid w:val="00975A1C"/>
     <w:rsid w:val="00981897"/>
     <w:rsid w:val="0099158B"/>
     <w:rsid w:val="009A1569"/>
     <w:rsid w:val="009A4D0A"/>
     <w:rsid w:val="009B1ACB"/>
     <w:rsid w:val="009D553F"/>
     <w:rsid w:val="009E6F55"/>
+    <w:rsid w:val="009E725F"/>
     <w:rsid w:val="00A1076A"/>
     <w:rsid w:val="00A26589"/>
+    <w:rsid w:val="00A512E1"/>
     <w:rsid w:val="00A7472F"/>
     <w:rsid w:val="00A77B69"/>
     <w:rsid w:val="00AA14B2"/>
     <w:rsid w:val="00AA3A25"/>
     <w:rsid w:val="00AE07DB"/>
     <w:rsid w:val="00AE6C5A"/>
     <w:rsid w:val="00AE765D"/>
     <w:rsid w:val="00B228D6"/>
     <w:rsid w:val="00B534EC"/>
     <w:rsid w:val="00B5582A"/>
     <w:rsid w:val="00B91D93"/>
     <w:rsid w:val="00B95DBC"/>
     <w:rsid w:val="00BA297C"/>
     <w:rsid w:val="00BA7870"/>
     <w:rsid w:val="00BC77AC"/>
     <w:rsid w:val="00BF1B1C"/>
     <w:rsid w:val="00BF6E52"/>
     <w:rsid w:val="00C0081B"/>
     <w:rsid w:val="00C11BAE"/>
     <w:rsid w:val="00C34600"/>
     <w:rsid w:val="00C40E7F"/>
     <w:rsid w:val="00C55180"/>
     <w:rsid w:val="00C55198"/>
     <w:rsid w:val="00C64B41"/>
     <w:rsid w:val="00C749AB"/>
@@ -2852,66 +2925,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9F2E895-6F4C-4DFE-8F3D-5DBB60E6BEBD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>292</Words>
-  <Characters>2518</Characters>
+  <Words>311</Words>
+  <Characters>2723</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MoBIL GROUP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2805</CharactersWithSpaces>
+  <CharactersWithSpaces>3028</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kovaleva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>