--- v0 (2026-05-11)
+++ v1 (2026-09-15)
@@ -225,269 +225,306 @@
         </w:rPr>
         <w:t xml:space="preserve"> округа является отдел </w:t>
       </w:r>
       <w:r w:rsidR="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>экономической политики</w:t>
       </w:r>
       <w:r w:rsidRPr="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Администрации </w:t>
       </w:r>
       <w:r w:rsidR="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Каменск-Уральского городского округа</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C4235" w:rsidRPr="002946B3" w:rsidRDefault="002946B3" w:rsidP="004C4235">
+    <w:p w:rsidR="004C4235" w:rsidRDefault="00F0085D" w:rsidP="004C4235">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Начальник отдела экономической политики Администрации Каменск-Уральского городского округа</w:t>
+        <w:t>Заместитель главы</w:t>
+      </w:r>
+      <w:r w:rsidR="002946B3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Администрации Каменск-Уральского городского округа</w:t>
       </w:r>
       <w:r w:rsidR="004C4235" w:rsidRPr="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="002946B3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Федяков Александ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82C55">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="002946B3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Леонидович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F0085D" w:rsidRPr="002946B3" w:rsidRDefault="00F0085D" w:rsidP="004C4235">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Федяков Александ</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Главный специалист отдела экономической политики Администрации Каменск-Уральского городского округа </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Леонидович</w:t>
+        <w:t>Земцова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Оксана Николаевна</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C4235" w:rsidRPr="002946B3" w:rsidRDefault="004C4235" w:rsidP="004C4235">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>623</w:t>
       </w:r>
       <w:r w:rsidR="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>400</w:t>
       </w:r>
       <w:r w:rsidRPr="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Свердловская область, г. </w:t>
       </w:r>
       <w:r w:rsidR="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Каменск-Уральский</w:t>
       </w:r>
       <w:r w:rsidRPr="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ул. </w:t>
       </w:r>
       <w:r w:rsidR="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ленина, 32, </w:t>
+        <w:t xml:space="preserve">Ленина, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0085D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">32, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002946B3">
+      <w:r w:rsidR="00F0085D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>каб</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002946B3">
-[...4 lines deleted...]
-        <w:t>. № 411</w:t>
+      <w:r w:rsidR="00F0085D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. № 415</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C4235" w:rsidRPr="002946B3" w:rsidRDefault="004C4235" w:rsidP="004C4235">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>тел. 8 (3</w:t>
       </w:r>
-      <w:r w:rsidR="002946B3">
-[...4 lines deleted...]
-        <w:t>439) 39-68-75</w:t>
+      <w:r w:rsidR="00F0085D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>439) 39-69-30</w:t>
       </w:r>
       <w:r w:rsidRPr="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C82C55" w:rsidRDefault="004C4235" w:rsidP="00C82C55">
+    <w:p w:rsidR="00F0085D" w:rsidRDefault="004C4235" w:rsidP="00F0085D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C82C55">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">адрес </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C82C55">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>эл</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C82C55">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>. почты:</w:t>
       </w:r>
       <w:r w:rsidRPr="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C82C55">
+      <w:r w:rsidR="00F0085D" w:rsidRPr="00F0085D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>prices@admnet.kamensktel.ru</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C82C55" w:rsidRDefault="00C82C55" w:rsidP="00C82C55">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...14 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="004C4235" w:rsidRPr="002946B3" w:rsidRDefault="004C4235" w:rsidP="004C4235">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">График работы </w:t>
       </w:r>
       <w:r w:rsidR="00C82C55">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>отдела экономической политики Администрации Каменск-Уральского городского округа</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C4235" w:rsidRPr="002946B3" w:rsidRDefault="002946B3" w:rsidP="004C4235">
@@ -497,90 +534,90 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Понедельник-четверг: 8.30 - 17.30</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C4235" w:rsidRPr="002946B3" w:rsidRDefault="002946B3" w:rsidP="004C4235">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Пятница: 8.30 - 16.3</w:t>
       </w:r>
       <w:r w:rsidR="004C4235" w:rsidRPr="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C4235" w:rsidRPr="002946B3" w:rsidRDefault="002946B3" w:rsidP="004C4235">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>перерыв 12.30 - 13.18</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C4235" w:rsidRPr="002946B3" w:rsidRDefault="004C4235" w:rsidP="002946B3">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002946B3">
         <w:rPr>
           <w:rStyle w:val="a3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ПОРЯДОК КОНСУЛЬТИРОВАНИЯ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C4235" w:rsidRPr="002946B3" w:rsidRDefault="004C4235" w:rsidP="004C4235">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -795,85 +832,85 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1) контролируемым лицом представлен письменный запрос о представлении письменного ответа по вопросам консультирования;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C4235" w:rsidRPr="002946B3" w:rsidRDefault="004C4235" w:rsidP="004C4235">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2) за время консультирования предоставить в устной форме ответ на поставленные вопросы невозможно;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C4235" w:rsidRPr="002946B3" w:rsidRDefault="004C4235" w:rsidP="004C4235">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3) ответ на поставленные вопросы требует дополнительного запроса сведений.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C4235" w:rsidRPr="002946B3" w:rsidRDefault="004C4235" w:rsidP="004C4235">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">7. В случае поступления 5 и более однотипных обращений контролируемых лиц (их представителей) консультирование по таким обращениям осуществляется посредством размещения на сайте Администрации </w:t>
       </w:r>
       <w:r w:rsidR="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>городского</w:t>
       </w:r>
       <w:r w:rsidRPr="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> округа письменных разъяснений, </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C4235" w:rsidRPr="002946B3" w:rsidRDefault="004C4235" w:rsidP="004C4235">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -926,58 +963,58 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">10. Информация, ставшая известной должностному лицу Администрации </w:t>
       </w:r>
       <w:r w:rsidR="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>городского</w:t>
       </w:r>
       <w:r w:rsidRPr="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> округа в ходе консультирования, не может использоваться данным лицом в целях оценки контролируемого лица по вопросам соблюдения обязательных требований.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C4235" w:rsidRPr="002946B3" w:rsidRDefault="008622CD" w:rsidP="004C4235">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="008622CD">
+    <w:p w:rsidR="004C4235" w:rsidRPr="002946B3" w:rsidRDefault="000D322D" w:rsidP="004C4235">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D322D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict>
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C4235" w:rsidRPr="002946B3" w:rsidRDefault="004C4235" w:rsidP="004C4235">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002946B3">
         <w:rPr>
           <w:rStyle w:val="a3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Особенности рассмотрения обращений (заявлений) граждан и организаций, содержащих сведения о причинении вреда (ущерба) или об угрозе причинения вреда (ущерба) охраняемым законом ценностям</w:t>
@@ -1009,76 +1046,76 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1. Обращения (заявления) граждан и организаций, содержащие сведения о причинении вреда (ущерба) или об угрозе причинения вреда (ущерба) охраняемым законом ценностям, принимаются контрольным (надзорным) органом к рассмотрению:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C4235" w:rsidRPr="002946B3" w:rsidRDefault="004C4235" w:rsidP="004C4235">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1) при подаче таких обращений (заявлений) гражданами и организациями либо их уполномоченными представителями непосредственно в контрольный (надзорный) орган либо через многофункциональный центр оказания государственных и муниципальных услуг лично с предъявлением документа, удостоверяющего личность гражданина, а для представителя гражданина или организации - документа, подтверждающего его полномочия;</w:t>
+        <w:t xml:space="preserve">1) при подаче таких обращений (заявлений) гражданами и организациями либо их уполномоченными представителями непосредственно в контрольный (надзорный) орган либо через многофункциональный центр оказания государственных и муниципальных услуг лично с предъявлением документа, удостоверяющего </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002946B3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>личность гражданина, а для представителя гражданина или организации - документа, подтверждающего его полномочия;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C4235" w:rsidRPr="002946B3" w:rsidRDefault="004C4235" w:rsidP="004C4235">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2) при подаче таких обращений (заявлений) граждан и организаций после прохождения идентификации и аутентификации заявителя посредством единой </w:t>
-[...7 lines deleted...]
-        <w:t>системы идентификации и аутентификации на едином портале государственных и муниципальных услуг, региональных порталах государственных и муниципальных услуг или на официальных сайтах контрольных (надзорных) органов в сети "Интернет", а также в информационных системах контрольных (надзорных) органов;</w:t>
+        <w:t>2) при подаче таких обращений (заявлений) граждан и организаций после прохождения идентификации и аутентификации заявителя посредством единой системы идентификации и аутентификации на едином портале государственных и муниципальных услуг, региональных порталах государственных и муниципальных услуг или на официальных сайтах контрольных (надзорных) органов в сети "Интернет", а также в информационных системах контрольных (надзорных) органов;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C4235" w:rsidRPr="002946B3" w:rsidRDefault="004C4235" w:rsidP="004C4235">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002946B3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3) при иных способах подачи таких обращений (заявлений) гражданами и организациями после принятия должностным лицом контрольного (надзорного) органа мер по установлению личности гражданина и полномочий представителя организации и их подтверждения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C4235" w:rsidRPr="002946B3" w:rsidRDefault="004C4235" w:rsidP="004C4235">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
@@ -5246,132 +5283,135 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00F665D6"/>
     <w:rsid w:val="00002F5F"/>
     <w:rsid w:val="00032EBC"/>
     <w:rsid w:val="00033C3E"/>
     <w:rsid w:val="00040380"/>
     <w:rsid w:val="00052EF7"/>
     <w:rsid w:val="00080D3E"/>
     <w:rsid w:val="00091C99"/>
     <w:rsid w:val="000A6019"/>
+    <w:rsid w:val="000D322D"/>
     <w:rsid w:val="000D455A"/>
     <w:rsid w:val="000D4BC0"/>
     <w:rsid w:val="000E46C3"/>
     <w:rsid w:val="00114842"/>
     <w:rsid w:val="00114BDD"/>
     <w:rsid w:val="0012047B"/>
     <w:rsid w:val="00121DFF"/>
     <w:rsid w:val="00137CEF"/>
     <w:rsid w:val="001A2E96"/>
     <w:rsid w:val="001F0353"/>
     <w:rsid w:val="001F245F"/>
     <w:rsid w:val="00247FA8"/>
     <w:rsid w:val="002642D9"/>
     <w:rsid w:val="002946B3"/>
     <w:rsid w:val="002B3C0C"/>
     <w:rsid w:val="002C3AA3"/>
     <w:rsid w:val="00302E32"/>
     <w:rsid w:val="003423DF"/>
     <w:rsid w:val="003820A6"/>
     <w:rsid w:val="003958CE"/>
     <w:rsid w:val="003A0176"/>
     <w:rsid w:val="003D1416"/>
     <w:rsid w:val="003F2093"/>
     <w:rsid w:val="004444B4"/>
     <w:rsid w:val="00456A05"/>
     <w:rsid w:val="00492EF6"/>
     <w:rsid w:val="004C4235"/>
     <w:rsid w:val="00510C78"/>
     <w:rsid w:val="00565C33"/>
     <w:rsid w:val="00576046"/>
     <w:rsid w:val="00606202"/>
     <w:rsid w:val="006109EA"/>
     <w:rsid w:val="00671256"/>
     <w:rsid w:val="00715BA7"/>
     <w:rsid w:val="007460F4"/>
     <w:rsid w:val="007471A7"/>
     <w:rsid w:val="007477C4"/>
     <w:rsid w:val="00756E69"/>
     <w:rsid w:val="007672C3"/>
     <w:rsid w:val="00794B76"/>
     <w:rsid w:val="007F4222"/>
     <w:rsid w:val="008148BA"/>
     <w:rsid w:val="008622CD"/>
     <w:rsid w:val="00881EA0"/>
     <w:rsid w:val="008B600F"/>
     <w:rsid w:val="008D7D51"/>
+    <w:rsid w:val="0090512F"/>
     <w:rsid w:val="00913C6C"/>
     <w:rsid w:val="00914F17"/>
     <w:rsid w:val="0092060F"/>
     <w:rsid w:val="00951B4A"/>
     <w:rsid w:val="00977F00"/>
     <w:rsid w:val="009F4248"/>
     <w:rsid w:val="00A001EE"/>
     <w:rsid w:val="00A1696B"/>
     <w:rsid w:val="00A71B12"/>
     <w:rsid w:val="00AD5DAB"/>
     <w:rsid w:val="00B210AA"/>
     <w:rsid w:val="00B33582"/>
     <w:rsid w:val="00B40A26"/>
     <w:rsid w:val="00B53F00"/>
     <w:rsid w:val="00BE58C8"/>
     <w:rsid w:val="00BF68C2"/>
     <w:rsid w:val="00C03140"/>
     <w:rsid w:val="00C069A4"/>
     <w:rsid w:val="00C10E26"/>
     <w:rsid w:val="00C1717A"/>
     <w:rsid w:val="00C310E5"/>
     <w:rsid w:val="00C72F3A"/>
     <w:rsid w:val="00C73C39"/>
     <w:rsid w:val="00C82C55"/>
     <w:rsid w:val="00CC0433"/>
     <w:rsid w:val="00CD43BE"/>
     <w:rsid w:val="00CE31B9"/>
     <w:rsid w:val="00D10C50"/>
     <w:rsid w:val="00D1463D"/>
     <w:rsid w:val="00D35766"/>
     <w:rsid w:val="00D56A91"/>
     <w:rsid w:val="00DA0B75"/>
     <w:rsid w:val="00DE1862"/>
     <w:rsid w:val="00DE6DA0"/>
     <w:rsid w:val="00DF3148"/>
     <w:rsid w:val="00E83EBE"/>
+    <w:rsid w:val="00F0085D"/>
     <w:rsid w:val="00F027D3"/>
     <w:rsid w:val="00F340F5"/>
     <w:rsid w:val="00F3760F"/>
     <w:rsid w:val="00F422EB"/>
     <w:rsid w:val="00F665D6"/>
     <w:rsid w:val="00F9184A"/>
     <w:rsid w:val="00FB7727"/>
     <w:rsid w:val="00FF4B65"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -7091,66 +7131,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1086</Words>
-  <Characters>6192</Characters>
+  <Words>1101</Words>
+  <Characters>6280</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
+  <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7264</CharactersWithSpaces>
+  <CharactersWithSpaces>7367</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>DIA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>