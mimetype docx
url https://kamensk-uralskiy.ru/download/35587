--- v0 (2026-05-11)
+++ v1 (2026-09-30)
@@ -74,77 +74,196 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10210" w:type="dxa"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3032"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="4768"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B233F" w:rsidRPr="003B6903" w:rsidTr="000B233F">
+      <w:tr w:rsidR="000B233F" w:rsidRPr="002911FA" w:rsidTr="000B233F">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2987" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B233F" w:rsidRPr="003B6903" w:rsidRDefault="000B233F" w:rsidP="000B233F">
+          <w:p w:rsidR="000B233F" w:rsidRDefault="000B233F" w:rsidP="000B233F">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6903">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МКУ «Управление городского хозяйства»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002911FA" w:rsidRDefault="002911FA" w:rsidP="000B233F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002911FA" w:rsidRDefault="002911FA" w:rsidP="000B233F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002911FA" w:rsidRDefault="002911FA" w:rsidP="000B233F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002911FA" w:rsidRDefault="002911FA" w:rsidP="000B233F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002911FA" w:rsidRDefault="002911FA" w:rsidP="000B233F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002911FA" w:rsidRDefault="002911FA" w:rsidP="000B233F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002911FA" w:rsidRDefault="002911FA" w:rsidP="000B233F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B65209" w:rsidRDefault="00B65209" w:rsidP="000B233F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B65209" w:rsidRDefault="00B65209" w:rsidP="000B233F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002911FA" w:rsidRPr="003B6903" w:rsidRDefault="002911FA" w:rsidP="000B233F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Специализированная служба МКУ «Управление городского хозяйства»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="000B233F" w:rsidRPr="003B6903" w:rsidRDefault="000B233F" w:rsidP="000B233F">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6903">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -226,359 +345,509 @@
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">623401, Российская Федерация, Свердловская область, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003B6903">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>г</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="003B6903">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">. Каменск-Уральский, ул. Исетская, 1а, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B6903" w:rsidRPr="0065113A" w:rsidRDefault="000B233F" w:rsidP="000B233F">
+          <w:p w:rsidR="00B65209" w:rsidRDefault="000B233F" w:rsidP="000B233F">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065113A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">тел. </w:t>
             </w:r>
             <w:r w:rsidR="003B6903" w:rsidRPr="0065113A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>8 (3439) 333-003</w:t>
             </w:r>
-            <w:r w:rsidRPr="0065113A">
-[...63 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="00B65209">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>(секретарь),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003B6903" w:rsidRPr="0065113A" w:rsidRDefault="0080628C" w:rsidP="000B233F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>333-004</w:t>
+            </w:r>
+            <w:r w:rsidR="00B65209">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (зам. директора)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>,333-005</w:t>
+            </w:r>
+            <w:r w:rsidR="00B65209">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>(зам. директора).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000B233F" w:rsidRPr="003B6903" w:rsidRDefault="000B233F" w:rsidP="000B233F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="003B6903">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003B6903">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003B6903">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003B6903">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>info@ughku.ru</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003B6903">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B233F" w:rsidRPr="000B233F" w:rsidRDefault="009D46CA" w:rsidP="000B233F">
+          <w:p w:rsidR="000B233F" w:rsidRDefault="009D46CA" w:rsidP="000B233F">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6903">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>сайт: http://ughku.ru/</w:t>
+              <w:t xml:space="preserve">сайт: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidR="002911FA" w:rsidRPr="006B6A47">
+                <w:rPr>
+                  <w:rStyle w:val="aa"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t>http://ughku.ru/</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w:rsidR="002911FA" w:rsidRDefault="002911FA" w:rsidP="000B233F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002911FA" w:rsidRDefault="002911FA" w:rsidP="000B233F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00DA6687" w:rsidRDefault="00DA6687" w:rsidP="002911FA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002911FA" w:rsidRDefault="002911FA" w:rsidP="002911FA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>г. Каменск- Уральский, ул. Кунавина,6</w:t>
+            </w:r>
+            <w:r w:rsidR="00B65209">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. тел.8(3439) 333-011. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002911FA" w:rsidRDefault="002911FA" w:rsidP="002911FA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Режим работы: пн.-чт. с 8.30 – 17.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002911FA" w:rsidRDefault="002911FA" w:rsidP="002911FA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                           пт. с 8.30 – 17.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002911FA" w:rsidRPr="000B233F" w:rsidRDefault="002911FA" w:rsidP="002911FA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                           перерыв с 12.30 – 13.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B233F" w:rsidRPr="0065113A" w:rsidTr="000B233F">
+      <w:tr w:rsidR="002911FA" w:rsidRPr="002911FA" w:rsidTr="000B233F">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2987" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B233F" w:rsidRPr="000B233F" w:rsidRDefault="000B233F" w:rsidP="000B233F">
+          <w:p w:rsidR="002911FA" w:rsidRPr="000B233F" w:rsidRDefault="002911FA" w:rsidP="000B233F">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B233F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МКУ «Управление по делам гражданской обороны и чрезвычайным ситуациям города Каменска-Уральского»</w:t>
             </w:r>
-            <w:r w:rsidR="009D46CA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B233F" w:rsidRDefault="000B233F" w:rsidP="000B233F">
+          <w:p w:rsidR="002911FA" w:rsidRDefault="002911FA" w:rsidP="000B233F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002911FA" w:rsidRDefault="002911FA" w:rsidP="000B233F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002911FA" w:rsidRDefault="002911FA" w:rsidP="000B233F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002911FA" w:rsidRDefault="002911FA" w:rsidP="000B233F">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B233F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Начальник </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D46CA" w:rsidRDefault="009D46CA" w:rsidP="000B233F">
-[...19 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="0025340C" w:rsidRDefault="0025340C" w:rsidP="000B233F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002911FA" w:rsidRDefault="002911FA" w:rsidP="000B233F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Гайсин Алексей </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000B233F">
-[...6 lines deleted...]
-              <w:t>Матвеенко</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Гаязович</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000B233F">
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w:rsidR="002911FA" w:rsidRPr="000B233F" w:rsidRDefault="002911FA" w:rsidP="000B233F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B233F" w:rsidRDefault="000B233F" w:rsidP="000B233F">
+          <w:p w:rsidR="002911FA" w:rsidRDefault="002911FA" w:rsidP="000B233F">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B233F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">623418, Российская Федерация, Свердловская область, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000B233F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
@@ -610,298 +879,199 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">378585, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>8(3439)</w:t>
             </w:r>
             <w:r w:rsidRPr="000B233F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>378586,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B233F" w:rsidRPr="000B233F" w:rsidRDefault="000B233F" w:rsidP="000B233F">
+          <w:p w:rsidR="002911FA" w:rsidRPr="000B233F" w:rsidRDefault="002911FA" w:rsidP="000B233F">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B233F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="000B233F">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>gochs-ku@mail.ru</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
             <w:r w:rsidRPr="000B233F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B233F" w:rsidRPr="000B233F" w:rsidTr="000B233F">
+      <w:tr w:rsidR="002911FA" w:rsidRPr="00B65209" w:rsidTr="000B233F">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2987" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B233F" w:rsidRPr="000B233F" w:rsidRDefault="009D46CA" w:rsidP="009D46CA">
+          <w:p w:rsidR="002911FA" w:rsidRPr="000B233F" w:rsidRDefault="002911FA" w:rsidP="009D46CA">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Единая дежурно-диспетчерская служба (ЕДДС) - </w:t>
             </w:r>
-            <w:r w:rsidR="000B233F" w:rsidRPr="000B233F">
-[...15 lines deleted...]
-              <w:t>«Управление по делам гражданской обороны и чрезвычайным ситуациям города Каменска-Уральского»</w:t>
+            <w:r w:rsidRPr="000B233F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> структурное подразделение  «Управление по делам гражданской обороны и чрезвычайным ситуациям города Каменска-Уральского»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
+            <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B233F" w:rsidRDefault="000B233F" w:rsidP="000B233F">
-[...99 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidR="002911FA" w:rsidRPr="000B233F" w:rsidRDefault="002911FA" w:rsidP="000B233F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B233F" w:rsidRDefault="000B233F" w:rsidP="000B233F">
+          <w:p w:rsidR="002911FA" w:rsidRDefault="002911FA" w:rsidP="000B233F">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B233F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 623400, Российская Федерация, Свердловская область, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000B233F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>г</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000B233F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">. Каменск-Уральский, ул. Ленина, 34, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B233F" w:rsidRPr="000B233F" w:rsidRDefault="000B233F" w:rsidP="000B233F">
+          <w:p w:rsidR="002911FA" w:rsidRDefault="002911FA" w:rsidP="000B233F">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B233F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">тел. 112, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -930,54 +1100,97 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">96, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>8(3439)3252</w:t>
             </w:r>
             <w:r w:rsidRPr="000B233F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>27.</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidR="00B65209" w:rsidRDefault="00B65209" w:rsidP="000B233F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B233F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>e-mail:</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="000B233F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t>gochs-ku@mail.ru</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+          <w:p w:rsidR="00B65209" w:rsidRPr="00B65209" w:rsidRDefault="00B65209" w:rsidP="000B233F">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B233F" w:rsidRPr="003B6903" w:rsidTr="000B233F">
+      <w:tr w:rsidR="000B233F" w:rsidRPr="00DA6687" w:rsidTr="000B233F">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2987" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="000B233F" w:rsidRPr="000B233F" w:rsidRDefault="000B233F" w:rsidP="000B233F">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B233F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -1199,93 +1412,93 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>8(3439)</w:t>
             </w:r>
             <w:r w:rsidRPr="000B233F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3981</w:t>
             </w:r>
             <w:r w:rsidR="009D46CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 21</w:t>
+              <w:t>21</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000B233F" w:rsidRPr="000B233F" w:rsidRDefault="000B233F" w:rsidP="000B233F">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B233F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000B233F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="000B233F">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>eds-ku@mail.ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00505660" w:rsidRPr="000B233F" w:rsidRDefault="00505660" w:rsidP="000B233F">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="10"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00505660" w:rsidRPr="000B233F" w:rsidSect="00D963CB">
@@ -1310,58 +1523,58 @@
   <w:endnote w:type="continuationSeparator" w:id="1">
     <w:p w:rsidR="00BC7A07" w:rsidRDefault="00BC7A07" w:rsidP="00505660">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Century Gothic">
     <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="0">
     <w:p w:rsidR="00BC7A07" w:rsidRDefault="00BC7A07" w:rsidP="00505660">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="1">
     <w:p w:rsidR="00BC7A07" w:rsidRDefault="00BC7A07" w:rsidP="00505660">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -1753,95 +1966,105 @@
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009D46CA"/>
     <w:rsid w:val="000B233F"/>
+    <w:rsid w:val="0025340C"/>
+    <w:rsid w:val="0027600B"/>
+    <w:rsid w:val="002911FA"/>
     <w:rsid w:val="003B6903"/>
     <w:rsid w:val="00505660"/>
     <w:rsid w:val="00531C73"/>
     <w:rsid w:val="00540014"/>
     <w:rsid w:val="0065113A"/>
+    <w:rsid w:val="00706E57"/>
+    <w:rsid w:val="00790A07"/>
+    <w:rsid w:val="007D6CA0"/>
+    <w:rsid w:val="0080628C"/>
     <w:rsid w:val="008F5E66"/>
     <w:rsid w:val="009D46CA"/>
+    <w:rsid w:val="00A04DC5"/>
+    <w:rsid w:val="00B65209"/>
     <w:rsid w:val="00B92359"/>
     <w:rsid w:val="00B95FB9"/>
     <w:rsid w:val="00BC7A07"/>
     <w:rsid w:val="00D963CB"/>
+    <w:rsid w:val="00DA6687"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
@@ -2127,83 +2350,95 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D963CB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B233F"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="aa">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B233F"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
     <w:div w:id="1296788249">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2057507876">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eds-ku@mail.ru" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gochs-ku@mail.ru" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gochs-ku@mail.ru" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ughku.ru/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eds-ku@mail.ru" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gochs-ku@mail.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///D:\&#1044;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;%20&#1043;&#1080;&#1083;&#1105;&#1074;&#1086;&#1081;\&#1057;&#1040;&#1049;&#1058;\&#1064;&#1072;&#1073;&#1083;&#1086;&#1085;%20Word.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -2451,78 +2686,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Шаблон Word.dotx</Template>
+  <Template>Шаблон Word</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>217</Words>
-  <Characters>1237</Characters>
+  <Words>263</Words>
+  <Characters>1501</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1452</CharactersWithSpaces>
+  <CharactersWithSpaces>1761</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gileva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2020-08-14T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2020-08-21T00:00:00Z</vt:filetime>
   </property>
 </Properties>